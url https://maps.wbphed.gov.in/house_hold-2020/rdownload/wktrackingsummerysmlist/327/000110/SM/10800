--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -92,81 +92,81 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Kurseong</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>PWSS Scheme for Naya Kaman under Kurseong Sub Division ,PHED,GTA</t>
   </si>
   <si>
     <t>SM/10800</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>SURFACE WATER BASED NAYA KAMAN PWSS TO ACCMMODATE FHTC IN KURSEONG BLOCK WITHIN DARJEELING DISTRICT UNDER KURSEONG DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000261/2022-2023</t>
+  </si>
+  <si>
+    <t>1653/NKWSMD</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>ABHINAY CHETTRI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000233/2022-2023</t>
   </si>
   <si>
     <t>2587/NKWSMD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>ABHINAY CHETTRI</t>
   </si>
   <si>
     <t>ADDITIONAL WORK FOR SURFACE WATER BASED NAYA KAMAN PWSS TO ACCOMMODATE FHTC IN KURSEONG BLOCK WITHIN DARJEELING DISTRICT UNDER KURSEONG DIVISION, PHE-GTA.</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>498/NKWSMD</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -722,172 +722,172 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.81</v>
+        <v>86.11</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>86.11</v>
+        <v>0.81</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>19.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>