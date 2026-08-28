--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,84 +89,84 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>Creating gravity based Provision of Drinking water from spring water source to sourceless schools under different Blocks viz Mirik,Kurseong,Darjeeling-Pulbazar,Jorebunglow-Sukhiapokhri &amp; Rangli-Rangliot in the District of Darjeeling Under Neorakhola Wate</t>
   </si>
   <si>
     <t>SM/10239</t>
   </si>
   <si>
     <t>School</t>
   </si>
   <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source for 34 Numbers of school under Kurseong Sub-Division, Rongli Rangit Block &amp; Sukia Pokhri Jorebungalow Block in the district of Darjeeling, under Neorakhola water Suppply Division, Kalimpong PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000113/2021-2022</t>
+  </si>
+  <si>
+    <t>745/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>29/05/2022</t>
+  </si>
+  <si>
+    <t>RUPLAL GOLLAY</t>
+  </si>
+  <si>
     <t>Creating gravity based Provision Of Drinking water from spring water source for 45 Numbers of school under Darjeeling Pulbazar Block in the district of Darjeeling, under Neorakhola water Suppply Division, Kalimpong PHE Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000120/2021-2022</t>
   </si>
   <si>
     <t>753/NKWSMD</t>
   </si>
   <si>
-    <t>28/02/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>NIMA SHERPA</t>
-  </si>
-[...10 lines deleted...]
-    <t>RUPLAL GOLLAY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -715,57 +715,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>143.7</v>
+        <v>85.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>77.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.53</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -776,91 +776,91 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>85.5</v>
+        <v>143.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>133.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.02</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>229.2</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>211.08</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>92.1</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>