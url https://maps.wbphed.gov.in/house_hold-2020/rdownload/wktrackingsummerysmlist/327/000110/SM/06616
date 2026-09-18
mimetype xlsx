--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -107,99 +107,99 @@
   <si>
     <t>SM/06616</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
     <t>Conducting field survey of school, Anganwadis, Health Center and other Government Institutions and updating the existing WASH facilities at the institution in IMIS portal and WBPHED app in various Block's in hill area of kalimpong &amp; Darjeeling District, under 100 days campaign of JJM &amp; Jal Sawpno programme, under Neorakhola W/S &amp; Mtc. Div, PHE Dte Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000055/2020-2021</t>
   </si>
   <si>
     <t>254/NKWSMD</t>
   </si>
   <si>
     <t>16/12/2020</t>
   </si>
   <si>
     <t>31/12/2020</t>
   </si>
   <si>
     <t>SANJOY GURUNG</t>
   </si>
   <si>
+    <t>Water Sample collection from school, Anganwadis, Health Center and other Government Institutions in various Block's in hill area of kalimpong District, under 100 days campaign of JJM &amp; Jal Sawpno programme, under Neorakhola W/S &amp; Mtc. Div, PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000057/2020-2021</t>
+  </si>
+  <si>
+    <t>295/NKWSMD</t>
+  </si>
+  <si>
+    <t>25/01/2021</t>
+  </si>
+  <si>
+    <t>24/02/2021</t>
+  </si>
+  <si>
+    <t>GLOBAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Water Sample collection from school, Anganwadis, Health Center and other Government Institutions in various Block's in hill area of Darjeeling District, under 100 days campaign of JJM &amp; Jal Sawpno programme, under Neorakhola W/S &amp; Mtc. Div, PHE Dte Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000058/2020-2021</t>
+  </si>
+  <si>
+    <t>296/NKWSMD</t>
+  </si>
+  <si>
     <t>Requirement of Chemicals and glasswares for performing tests of water sample colleceted from AWC, Schools ,Healthcenters under 100 days days Campaign under JJM programme &amp; Jal-Sapna Programme</t>
   </si>
   <si>
     <t>Assistant Engineer I</t>
   </si>
   <si>
     <t>Junior Engineer III</t>
   </si>
   <si>
     <t>ORD/000064/2020-2021</t>
   </si>
   <si>
     <t>365/NKWSMD</t>
   </si>
   <si>
     <t>11/02/2021</t>
   </si>
   <si>
     <t>13/03/2021</t>
   </si>
   <si>
     <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
-  </si>
-[...25 lines deleted...]
-    <t>296/NKWSMD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,263 +747,263 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>1.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.61</v>
+        <v>3.22</v>
       </c>
       <c r="R3" s="4">
-        <v>95.49</v>
+        <v>190.98</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.79</v>
+        <v>3.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.79</v>
+        <v>6.63</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>173.65</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="P5" s="4">
-        <v>3.82</v>
+        <v>4.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.31</v>
+        <v>9.16</v>
       </c>
       <c r="R5" s="4">
-        <v>86.82</v>
+        <v>200</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.58</v>
+        <v>2.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.58</v>
+        <v>5.58</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>12.87</v>
       </c>
       <c r="P7" s="8">
-        <v>12.29</v>
+        <v>24.59</v>
       </c>
       <c r="Q7" s="8">
-        <v>95.5</v>
+        <v>191</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>