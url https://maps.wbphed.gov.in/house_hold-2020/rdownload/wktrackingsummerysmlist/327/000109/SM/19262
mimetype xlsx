--- v0 (2025-12-15)
+++ v1 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,114 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>DARJEELING</t>
+  </si>
+  <si>
+    <t>Siliguri W/S Division</t>
+  </si>
+  <si>
+    <t>Operational Charges Of Darjeeling District Laboratory related to Water Quality Monitoring and Surveillance under Jal Jeevan Mission 2023-24</t>
+  </si>
+  <si>
+    <t>SM/19262</t>
+  </si>
+  <si>
+    <t>Support-WQMSP</t>
+  </si>
+  <si>
+    <t>Further Continuation order for running of Distriact Laboratory for Physical, Chemical and Bacteriological Test of Water ample under Siliguri W/S Scheme, Dist. Darjeeling under Siliguri W/S Division, P.H.E. Dte. from 01.09.2023 to 31.10.2023 i.e. 2(two) months.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000390/2023-2024</t>
+  </si>
+  <si>
+    <t>1470/SWSD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>29/10/2023</t>
+  </si>
+  <si>
+    <t>TALUKDAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation Order for Payment for Enhance Monthly Remuneration of District Laboratory for Physical Chemical and Bacteriological Test of Water Sample under Siliguri Water Supply Scheme Dist Darjeeling under Siliguri Water Supply Division, P.H.E. Dte. from 01.09.2023 to 31.10.2023.</t>
+  </si>
+  <si>
+    <t>ORD/000412/2023-2024</t>
+  </si>
+  <si>
+    <t>1471/SWSD</t>
+  </si>
+  <si>
+    <t>Further Continuation order for Running of District Laboratory for Physical, Chemical and Bacteriological Test of Water Sample under Siliguri Water Supply Scheme, Dist Darjeeling under Siliguri Water Supply Scheme, Dist Darjeeling under Siliguri Water Supply Division, P.H. Engineering Dte. from 01.03.2025 to 31.03.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000285/2024-2025</t>
+  </si>
+  <si>
+    <t>604/SWSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +214,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +567,386 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...18 lines deleted...]
-      <c r="Q3" s="6" t="s">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="6"/>
-      <c r="S3" s="6"/>
+      <c r="E3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>1.45</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>1.45</v>
+      </c>
+      <c r="R3" s="4">
+        <v>100</v>
+      </c>
+      <c r="S3" s="4">
+        <v>100</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P4" s="4">
+        <v>0.47</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0.47</v>
+      </c>
+      <c r="R4" s="4">
+        <v>100</v>
+      </c>
+      <c r="S4" s="4">
+        <v>100</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P5" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="R5" s="4">
+        <v>100</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>2.88</v>
+      </c>
+      <c r="P6" s="8">
+        <v>2.88</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>100</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>