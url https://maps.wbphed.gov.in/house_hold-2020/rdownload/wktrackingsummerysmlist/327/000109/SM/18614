--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,95 +183,50 @@
     <t>Supply and erection of scheme information board made of 50X50X6 mm. M.S. angle frame 6'00X4'00 size at a height over 1.5M. over ground including ties and bracing made of 32X32X6 mm. M.S. Angle and legs(50X50X6mm) are embedded at a depth of 600 mm. and to be fixed in Cement Concrete(1:2:4) footing size 250X250X600 mm. under ground.The board for display to be made on self-adhesive latex venyle print (UVray protected) 100 micron as per standard format given from department to be pasted over M.S. sheet ( size-6'X4') including carriage , loading ,unloading at different sites under the area of four nos. Blocks under Siliguri Mahakuma Parishad area. Total nos of board -84 nos.</t>
   </si>
   <si>
     <t>ORD/000319/2023-2024</t>
   </si>
   <si>
     <t>641/SWSD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t>BUDDHADEV NAG</t>
   </si>
   <si>
     <t>RTOR000058/2023-2024</t>
   </si>
   <si>
     <t>82/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...43 lines deleted...]
-    <t>ANUGRAH CONSTRUCTION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,73 +615,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -825,54 +780,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>34.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>27.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>77.75</v>
       </c>
       <c r="S3" s="4">
         <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -888,54 +843,54 @@
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>3.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.54</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1010,54 +965,54 @@
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>11.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.54</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>46.43</v>
       </c>
       <c r="S6" s="4">
         <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1083,213 +1038,87 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
         <v>10.77</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...8 lines deleted...]
-      <c r="D8" s="3" t="s">
+      <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="E8" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>138.09</v>
+      </c>
+      <c r="P8" s="8">
+        <v>36.09</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>26.13</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>