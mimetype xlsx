--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,128 @@
     <t>Supply and erection of scheme information board made of 50X50X6 mm. M.S. angle frame 6'00X4'00 size at a height over 1.5M. over ground including ties and bracing made of 32X32X6 mm. M.S. Angle and legs(50X50X6mm) are embedded at a depth of 600 mm. and to be fixed in Cement Concrete(1:2:4) footing size 250X250X600 mm. under ground.The board for display to be made on self-adhesive latex venyle print (UVray protected) 100 micron as per standard format given from department to be pasted over M.S. sheet ( size-6'X4') including carriage , loading ,unloading at different sites under the area of four nos. Blocks under Siliguri Mahakuma Parishad area. Total nos of board -84 nos.</t>
   </si>
   <si>
     <t>ORD/000319/2023-2024</t>
   </si>
   <si>
     <t>641/SWSD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t>BUDDHADEV NAG</t>
   </si>
   <si>
     <t>RTOR000058/2023-2024</t>
   </si>
   <si>
     <t>82/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>Quotation charges for new service connection of Meherulla T/W -I APPLICATION No:4003326201 REFERENCE ID : 403152621</t>
+  </si>
+  <si>
+    <t>BILL/00717/2025-2026</t>
+  </si>
+  <si>
+    <t>86/W/25-26</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>SERVICE CONNECTION CHARGES FOR MEHERULLA PWSS T/W-II REFERENCE ID-403152623 APPLICATION NO- 4003326227</t>
+  </si>
+  <si>
+    <t>BILL/00355/2025-2026</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION CHARGES FOR MEHERULLA PWSS T/W-III APPLICATION NO-4003326209 REFERENCE ID-403152625</t>
+  </si>
+  <si>
+    <t>BILL/00995/2025-2026</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 250 cu.m. capacity R.C.C. Elevated Reservoir, 20 Mtrs. Staging Height at the head works site along with distribution system, functional household tap connection, rising main, pump house (4 nos.), IEP, Bounary wall, tubewell and soil investigation under Jal Jeevan Mission at MEHERULLA Piped Water Supply Scheme under Phansidewa block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000314/2023-2024</t>
+  </si>
+  <si>
+    <t>545/SWSD</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>ANUGRAH CONSTRUCTION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,73 +693,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1038,87 +1116,386 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
         <v>10.77</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>17.65</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P9" s="4">
+        <v>29.11</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P10" s="4">
+        <v>10.33</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>11</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>626.06</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>50</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>22161.01</v>
+      </c>
+      <c r="P13" s="8">
+        <v>36.09</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0.16</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>