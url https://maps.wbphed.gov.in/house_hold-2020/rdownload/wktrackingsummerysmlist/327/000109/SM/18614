--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -80,128 +80,173 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Phansidewa</t>
   </si>
   <si>
+    <t>Siliguri W/S Division</t>
+  </si>
+  <si>
+    <t>MEHERULLA PIPED WATER SUPPLY SCHEME ( ZONE-I &amp; II )</t>
+  </si>
+  <si>
+    <t>SM/18614</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Meherulla Piped water supply schemes at the uncovered mouzas under Phansidewa Block of Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000325/2022-2023</t>
+  </si>
+  <si>
+    <t>403/SSD</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
-    <t>MEHERULLA PIPED WATER SUPPLY SCHEME ( ZONE-I &amp; II )</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for MEHERULLA PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I, II &amp; (Zone-II) TW No. I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000752/2023-2024</t>
   </si>
   <si>
     <t>1580/NMD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>08/10/2023</t>
   </si>
   <si>
     <t>B.B. CONCERNED</t>
   </si>
   <si>
-    <t>Siliguri W/S Division</t>
-[...25 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2023-2024</t>
   </si>
   <si>
     <t>1806/SWSD</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of 250 cu.m. capacity R.C.C. Elevated Reservoir, 20 Mtrs. Staging Height at the head works site along with distribution system, functional household tap connection, rising main, pump house (4 nos.), IEP, Bounary wall, tubewell and soil investigation under Jal Jeevan Mission at MEHERULLA Piped Water Supply Scheme under Phansidewa block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000314/2023-2024</t>
+  </si>
+  <si>
+    <t>545/SWSD</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>ANUGRAH CONSTRUCTION PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Supply and erection of scheme information board made of 50X50X6 mm. M.S. angle frame 6'00X4'00 size at a height over 1.5M. over ground including ties and bracing made of 32X32X6 mm. M.S. Angle and legs(50X50X6mm) are embedded at a depth of 600 mm. and to be fixed in Cement Concrete(1:2:4) footing size 250X250X600 mm. under ground.The board for display to be made on self-adhesive latex venyle print (UVray protected) 100 micron as per standard format given from department to be pasted over M.S. sheet ( size-6'X4') including carriage , loading ,unloading at different sites under the area of four nos. Blocks under Siliguri Mahakuma Parishad area. Total nos of board -84 nos.</t>
   </si>
   <si>
     <t>ORD/000319/2023-2024</t>
   </si>
   <si>
     <t>641/SWSD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t>BUDDHADEV NAG</t>
   </si>
   <si>
     <t>RTOR000058/2023-2024</t>
   </si>
   <si>
     <t>82/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
@@ -216,95 +261,50 @@
     <t>86/W/25-26</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>SERVICE CONNECTION CHARGES FOR MEHERULLA PWSS T/W-II REFERENCE ID-403152623 APPLICATION NO- 4003326227</t>
   </si>
   <si>
     <t>BILL/00355/2025-2026</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION CHARGES FOR MEHERULLA PWSS T/W-III APPLICATION NO-4003326209 REFERENCE ID-403152625</t>
   </si>
   <si>
     <t>BILL/00995/2025-2026</t>
   </si>
   <si>
     <t>06/08/2025</t>
-  </si>
-[...43 lines deleted...]
-    <t>ANUGRAH CONSTRUCTION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -855,60 +855,60 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>34.74</v>
+        <v>3.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>27.01</v>
+        <v>3.54</v>
       </c>
       <c r="R3" s="4">
-        <v>77.75</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -918,540 +918,540 @@
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.54</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.54</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>77.11</v>
+        <v>34.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>27.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>77.75</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>11.93</v>
+        <v>77.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.54</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>46.43</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>10.77</v>
+        <v>626.06</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>17.65</v>
+        <v>11.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.54</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>46.43</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>69</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>70</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>29.11</v>
+        <v>10.77</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="L10" s="4"/>
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>10.33</v>
+        <v>17.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>29.11</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>626.06</v>
+        <v>10.33</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>22161.01</v>