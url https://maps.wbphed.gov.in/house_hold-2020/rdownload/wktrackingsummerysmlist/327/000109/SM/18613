--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,74 +207,50 @@
     <t>BP/24-25/157</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for KASHIRAM , T/W No. II under PHANSIDAWA CCC, [APPLICATION NO. 4003317760, Reference ID : 403145866]</t>
   </si>
   <si>
     <t>BILL/01982/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for KASHIRAM , T/W No. I under PHANSIDAWA CCC, [APPLICATION NO. 4003317755, Reference ID : 403145742]</t>
   </si>
   <si>
     <t>BILL/01981/2023-2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of 350 cu.m. Capacity Elevated Reservoir 20 m staging height allied with laying of distribution pipeline, Rising Main,construction of 3 nos. Big dia rig bore tube well by ODEX-165, Pump House, Iron Elemination Plant, Boundary Wall including Functiopnal Household Tap Connection at KASHIRAM Piped Water Supply Scheme (Zone I &amp; II) undere Phansidewa block, Darjeeling dist. in connection with Jal Jeevan Mission under Siliguri Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000131/2023-2024</t>
   </si>
   <si>
     <t>1366/SWSD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -681,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -846,54 +822,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.76</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1287,203 +1263,140 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>676.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>339.87</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>50.22</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>769.82</v>
+      </c>
+      <c r="P12" s="8">
+        <v>343.87</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>44.67</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>