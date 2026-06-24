--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,74 @@
     <t>06/02/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for KASHIRAM , T/W No. I under PHANSIDAWA CCC, [APPLICATION NO. 4003317755, Reference ID : 403145742]</t>
   </si>
   <si>
     <t>BILL/01981/2023-2024</t>
   </si>
   <si>
     <t>Construction of 350 cu.m. Capacity Elevated Reservoir 20 m staging height allied with laying of distribution pipeline, Rising Main,construction of 3 nos. Big dia rig bore tube well by ODEX-165, Pump House, Iron Elemination Plant, Boundary Wall including Functiopnal Household Tap Connection at KASHIRAM Piped Water Supply Scheme (Zone I &amp; II) undere Phansidewa block, Darjeeling dist. in connection with Jal Jeevan Mission under Siliguri Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000131/2023-2024</t>
   </si>
   <si>
     <t>1366/SWSD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1316,87 +1340,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>676.79</v>
       </c>
       <c r="Q11" s="4">
         <v>339.87</v>
       </c>
       <c r="R11" s="4">
         <v>50.22</v>
       </c>
       <c r="S11" s="4">
         <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P12" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>12.52</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="S12" s="4">
+        <v>11</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>22109.59</v>
+      </c>
+      <c r="P13" s="8">
+        <v>356.4</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>1.61</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>