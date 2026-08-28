--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -116,183 +116,183 @@
   <si>
     <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Kashiram Piped water supply schemes at the uncovered mouzas under Phansidewa Block of Siliguri Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000319/2022-2023</t>
   </si>
   <si>
     <t>255/SSD</t>
   </si>
   <si>
     <t>17/05/2022</t>
   </si>
   <si>
     <t>06/06/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 350 cu.m. Capacity Elevated Reservoir 20 m staging height allied with laying of distribution pipeline, Rising Main,construction of 3 nos. Big dia rig bore tube well by ODEX-165, Pump House, Iron Elemination Plant, Boundary Wall including Functiopnal Household Tap Connection at KASHIRAM Piped Water Supply Scheme (Zone I &amp; II) undere Phansidewa block, Darjeeling dist. in connection with Jal Jeevan Mission under Siliguri Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000131/2023-2024</t>
+  </si>
+  <si>
+    <t>1366/SWSD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KASHIRAM PIPED WATER SUPPLY SCHEME, TW No.- I,II and III in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000789/2023-2024</t>
+  </si>
+  <si>
+    <t>1653/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>29/10/2023</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000032/2023-2024</t>
   </si>
   <si>
     <t>2291/SWSD</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000021/2023-2024</t>
   </si>
   <si>
     <t>1805/SWSD</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>RTOR000053/2023-2024</t>
   </si>
   <si>
     <t>78/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Quotation Charges New service Connection at Kashiram PWSS,TW-III under NMD,PHE Dte. Application No - 4003458955 Ref Id- 403256880</t>
   </si>
   <si>
     <t>BILL/00832/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/157</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for KASHIRAM , T/W No. II under PHANSIDAWA CCC, [APPLICATION NO. 4003317760, Reference ID : 403145866]</t>
   </si>
   <si>
     <t>BILL/01982/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for KASHIRAM , T/W No. I under PHANSIDAWA CCC, [APPLICATION NO. 4003317755, Reference ID : 403145742]</t>
   </si>
   <si>
     <t>BILL/01981/2023-2024</t>
-  </si>
-[...40 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -870,607 +870,607 @@
       <c r="Q3" s="4">
         <v>4</v>
       </c>
       <c r="R3" s="4">
         <v>98.76</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>1.63</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.26</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>7</v>
+        <v>676.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>339.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50.22</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
         <v>23</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>22.19</v>
+        <v>1.63</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>20.61</v>
+        <v>7</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>7.26</v>
+        <v>22.19</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>7.28</v>
+        <v>20.61</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>676.79</v>
+        <v>7.26</v>
       </c>
       <c r="Q11" s="4">
-        <v>339.87</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>50.22</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>21339.76</v>
+        <v>7.28</v>
       </c>
       <c r="Q12" s="4">
-        <v>12.52</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>22109.59</v>
       </c>
       <c r="P13" s="8">
-        <v>356.4</v>
+        <v>350.14</v>
       </c>
       <c r="Q13" s="8">
-        <v>1.61</v>
+        <v>1.58</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>