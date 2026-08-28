--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,294 +89,294 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF SHYAMDHAN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/18421</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying distribution system and allied works with Providing Functional Household Connection (FHTC) at distribution pipeline of Shyamdhan Zone I (Part D) of the Shyamdhan Piped Water Supply Scheme, Kharibari block under Siliguri Sub Division, P.H.E. Dte. Sl. No. 12.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000082/2022-2023</t>
+  </si>
+  <si>
+    <t>855/SWSD</t>
+  </si>
+  <si>
+    <t>21/07/2022</t>
+  </si>
+  <si>
+    <t>15/08/2022</t>
+  </si>
+  <si>
+    <t>SWAPAN CHANDRA DAS</t>
+  </si>
+  <si>
+    <t>Laying distribution system and allied works with Providing Functional Household Connection (FHTC) at distribution pipeline of Shyamdhan Zone I (Part B) of the Shyamdhan Piped Water Supply Scheme, Kharibari block under Siliguri Sub Division, P.H.E. Dte. Sl. No. 10.</t>
+  </si>
+  <si>
+    <t>ORD/000080/2022-2023</t>
+  </si>
+  <si>
+    <t>853/SWSD</t>
+  </si>
+  <si>
+    <t>20/08/2022</t>
+  </si>
+  <si>
+    <t>PRADIP GUHA</t>
+  </si>
+  <si>
+    <t>Laying distribution system and allied works with Providing Functional Household Connection (FHTC) at distribution pipeline of Shyamdhan Zone I (Part C) of the Shyamdhan Piped Water Supply Scheme, Kharibari block under Siliguri Sub Division, P.H.E. Dte. Sl. No. 11</t>
+  </si>
+  <si>
+    <t>ORD/000081/2022-2023</t>
+  </si>
+  <si>
+    <t>854/SWSD</t>
+  </si>
+  <si>
+    <t>M/S SHIVAJI ROY</t>
+  </si>
+  <si>
+    <t>Construction of 300 Cu.M. capacity R.C.C. Elevated Reservoir, 20 Mtrs. Staging Height at the head works site including distribution system with Providing Functional Household Tap Connection (FHTC), construction of Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling at 3rd TW site and allied works at distribution pipe line under Jal Swapna/JJM works for Augmentation of Shyamdhan (ZONE-I) Piped Water Supply Scheme (PART-A), Kharibari block under Siliguri Sub Division.P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000082/2023-2024</t>
+  </si>
+  <si>
+    <t>1049/SWSD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>M/S BIRAT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF SHYAMDHAN PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. III ,&amp; (Zone-II) TW-I,II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000455/2023-2024</t>
+  </si>
+  <si>
+    <t>1394/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Construction of Pump House 2 Nos. (3.65 X 2.45, Zn-II 2nd and 3rd T/W Zn-I) size with (1.20 X 2.10 M) size toilet, plinth protection, 3 nos. Boundary Wall and IEP (40 cu.m/hr. Zn-II H/W, 20 cu.m/hr Zn-I H/W) Supplying, fabrication eretion on suitable RCC foundation and Commissioning with 3 (three) month trial run of pressure type Iron Removal Plant with Blower cum Compressure Room 2 nos. (Zn-II and I, H/W) with required size platform, surface drain at SHYAMDHAN Piped Water Supply Scheme at kharibari block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling.</t>
+  </si>
+  <si>
+    <t>ORD/000146/2023-2024</t>
+  </si>
+  <si>
+    <t>1414/SWSD</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>KOHINOOR ALAM</t>
+  </si>
+  <si>
+    <t>Soil investigation of Shyamdhan Zone- I PWSS for Construction of 300 cum OHR under Siliguri Sub Division, PHE Dte. under Kharibari Block</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>435/SSD</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>02/10/2023</t>
+  </si>
+  <si>
+    <t>GEOCON INDIA</t>
+  </si>
+  <si>
+    <t>Soil investigation of Shyamdhan Zone- II PWSS for Construction of 200 Cum OHR under Siliguri Sub Division, PHE Dte. under Kharibari Block</t>
+  </si>
+  <si>
+    <t>ORD/000168/2023-2024</t>
+  </si>
+  <si>
+    <t>436/SSD</t>
+  </si>
+  <si>
+    <t>MABCO CONSULTANT</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000025/2023-2024</t>
   </si>
   <si>
     <t>1809/SWSD</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying distribution system and allied works with Providing Functional Household Connection (FHTC) at distribution pipeline of Shyamdhan Zone I (Part D) of the Shyamdhan Piped Water Supply Scheme, Kharibari block under Siliguri Sub Division, P.H.E. Dte. Sl. No. 12.</t>
-[...65 lines deleted...]
-    <t>GEOCON INDIA</t>
+    <t>Work order for Construction of 200 cu.m capacity R.C.C. Elevated Reservoir, 20 mtrs. staging height at the head work site including pump house (H/W site), rising main and distribution system with providing household tap connection (FHTC), construction of rig bored big dia deep tubewells (H/W &amp; 2nd sites) by ODEX-165 method of drilling and allied works at distribution pipe line under Jal Swapna/JJM works for Augmentation of Shyamdhan Piped Water Supply Scheme (Zone-II), Kharibari block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000257/2023-2024</t>
+  </si>
+  <si>
+    <t>107/SWSD</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>17/08/2025</t>
+  </si>
+  <si>
+    <t>M/S YOUNG ASSOCIATES</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION OF BOUNDARY WALL, DRAIN, PATHWAY INCLUDING LAND DEVELOPMENT AT HEAD WORK SITE OF SHYAMDHAN ZONE-II AND RENOVATION OF BOUNDARY WALLS, PUMP HOUSES AT H/W SITE AND 2ND SITE OF SHYAMDHAN ZONE-I INCLUDING WASHOUT LINES ICW AUGMENTATION OF SHYAMDHAN PWSS RELATED TO JAL JEEVAN MISSION (JJM) AT KHARIBARI BLOCK WITHIN SILIGURI W/S DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000147/2024-2025</t>
+  </si>
+  <si>
+    <t>2845/SWSD</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>18/09/2025</t>
+  </si>
+  <si>
+    <t>D S ENTERPRISE</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000217/2023-2024</t>
   </si>
   <si>
     <t>2292/CDD</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>19/08/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Soil investigation of Shyamdhan Zone- II PWSS for Construction of 200 Cum OHR under Siliguri Sub Division, PHE Dte. under Kharibari Block</t>
-[...11 lines deleted...]
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for SHYAMDHAN, T/W No. III, ZONE-I under KHARIBARI CCC, [APPLICATION NO. 4003320066, Reference ID : 403147080]</t>
+  </si>
+  <si>
+    <t>BILL/01978/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/306</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for SHYAMDHAN, T/W No. II, ZONE-II under KHARIBARI CCC, [APPLICATION NO. 4003320230, Reference ID : 403147069]</t>
   </si>
   <si>
     <t>BILL/01980/2023-2024</t>
   </si>
   <si>
-    <t>BP/23-24/306</t>
-[...13 lines deleted...]
-  <si>
     <t>New Service Connection Charge for SHYAMDHAN, T/W No. I, ZONE-II under KHARIBARI CCC, [APPLICATION NO. 4003320289, Reference ID : 403147077]</t>
   </si>
   <si>
     <t>BILL/01979/2023-2024</t>
-  </si>
-[...91 lines deleted...]
-    <t>D S ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -903,951 +903,951 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>193.96</v>
+        <v>24.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>52.04</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>24.77</v>
+        <v>26.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>63.12</v>
       </c>
       <c r="S4" s="4">
         <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>26.69</v>
+        <v>18.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>66.23</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>18.45</v>
+        <v>319.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>62.55</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>19.55</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>1.03</v>
+        <v>34.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>24.04</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>68.85</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>67.69</v>
+        <v>84.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.02</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>8.33</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>1.03</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>5.41</v>
+        <v>1.03</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>83.13</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>4.42</v>
+        <v>193.96</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>8.07</v>
+        <v>329.38</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>57.65</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>17.5</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>319.92</v>
+        <v>43.07</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>34.92</v>
+        <v>67.69</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>84.29</v>
+        <v>4.42</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>329.38</v>
+        <v>5.41</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>43.07</v>
+        <v>8.07</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1163.1</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>194.07</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>16.69</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>