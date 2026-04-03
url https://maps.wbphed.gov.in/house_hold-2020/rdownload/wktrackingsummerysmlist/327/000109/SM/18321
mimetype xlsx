--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -882,54 +882,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.99</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -945,54 +945,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>0.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.31</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>178.74</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1067,54 +1067,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>11.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.54</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>46.43</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1551,88 +1551,88 @@
       <c r="I14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>45.3</v>
       </c>
       <c r="Q14" s="4">
-        <v>10.02</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>22.12</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>24</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>22604.89</v>
       </c>
       <c r="P15" s="8">
-        <v>20.86</v>
+        <v>0</v>
       </c>
       <c r="Q15" s="8">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>