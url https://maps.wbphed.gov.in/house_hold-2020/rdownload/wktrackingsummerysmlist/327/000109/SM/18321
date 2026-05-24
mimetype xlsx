--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -221,99 +221,75 @@
   <si>
     <t>New Service Connection Charge for BARA PATHURAM, T/W No. I, ZONE-I under PHANSIDAWA CCC, [APPLICATION NO. 4003321578, Reference ID : 403148659]</t>
   </si>
   <si>
     <t>BILL/01973/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>Infrastructure Cost for BARA PATHURAM, T/W-I,ZONE-I under PHASIDAWA CCC [APPLICATION NO. 4003340866 , Reference ID : 403163866]</t>
   </si>
   <si>
     <t>BILL/02062/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for BARA PATHURAM, T/W No. II, ZONE-I under PHANSIDAWA CCC, [APPLICATION NO. 4003321619, Reference ID : 403148640]</t>
   </si>
   <si>
     <t>BILL/01974/2023-2024</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...5 lines deleted...]
-    <t>Assistant Engineer,Driller In Charge</t>
+    <t>Construction of 250 cu.m. (1 No.) &amp; 150 Cum (2Nos) capacity R.C.C Elevated Reservoir , 20 Mtrs. Stagging Height at the head work site ( Zn-l,Zn-ll &amp; Zn-lll) including distribution system (HDPE) with Rising Main , Rig bore 6 nos big dia T/W by ODEX-165method, Providing Functional Household Connection (FHTC) , Construction of 6 nos. Pump Houses, 3 Nos. Blower Rooms, Boundary walls, Installation of I.E. Plants (Capacity 30,50 &amp; 30 cu.m./hr), Horizontal boring, Soil Testing and allied works at BARA PATHURAM Piped WS Scheme within Phansidewa block, under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2023-2024</t>
+  </si>
+  <si>
+    <t>1131/SWSD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>22/10/2025</t>
+  </si>
+  <si>
+    <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARA PATHURAM PIPED WATER SUPPLY SCHEME, ( ZONE-I) TW No. I, II, (ZONE-II) TW No. I, II and (ZONE-III) TW No. I, II, in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...37 lines deleted...]
-    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000791/2023-2024</t>
   </si>
   <si>
     <t>1655/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>ALPHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -717,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -882,54 +858,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -945,54 +921,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>0.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>178.74</v>
       </c>
       <c r="S4" s="4">
         <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1067,54 +1043,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>11.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.54</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>46.43</v>
       </c>
       <c r="S6" s="4">
         <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1386,266 +1362,203 @@
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>21339.76</v>
+        <v>1076.34</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>1076.34</v>
+        <v>45.3</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.02</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>22.12</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1265.13</v>
+      </c>
+      <c r="P14" s="8">
+        <v>20.86</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>1.65</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>