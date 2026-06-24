--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,86 @@
     <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARA PATHURAM PIPED WATER SUPPLY SCHEME, ( ZONE-I) TW No. I, II, (ZONE-II) TW No. I, II and (ZONE-III) TW No. I, II, in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000791/2023-2024</t>
   </si>
   <si>
     <t>1655/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>ALPHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation Charges for New service Connection at Bara Pathuram PWSS ,Z-III,TW-I under NMD PHE Dte. Application No- 4003578341 Ref ID- 403340713</t>
+  </si>
+  <si>
+    <t>BILL/02280/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/252</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1478,87 +1514,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>45.3</v>
       </c>
       <c r="Q13" s="4">
         <v>10.02</v>
       </c>
       <c r="R13" s="4">
         <v>22.12</v>
       </c>
       <c r="S13" s="4">
         <v>24</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P14" s="4">
+        <v>7.34</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P15" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>11</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>22612.24</v>
+      </c>
+      <c r="P16" s="8">
+        <v>20.86</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0.09</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>