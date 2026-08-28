--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -116,56 +116,125 @@
   <si>
     <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Barapathuram Piped water supply schemes at the uncovered mouzas under Phansidewa Block of Siliguri Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000326/2022-2023</t>
   </si>
   <si>
     <t>407/SSD</t>
   </si>
   <si>
     <t>28/07/2022</t>
   </si>
   <si>
     <t>17/08/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 250 cu.m. (1 No.) &amp; 150 Cum (2Nos) capacity R.C.C Elevated Reservoir , 20 Mtrs. Stagging Height at the head work site ( Zn-l,Zn-ll &amp; Zn-lll) including distribution system (HDPE) with Rising Main , Rig bore 6 nos big dia T/W by ODEX-165method, Providing Functional Household Connection (FHTC) , Construction of 6 nos. Pump Houses, 3 Nos. Blower Rooms, Boundary walls, Installation of I.E. Plants (Capacity 30,50 &amp; 30 cu.m./hr), Horizontal boring, Soil Testing and allied works at BARA PATHURAM Piped WS Scheme within Phansidewa block, under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000105/2023-2024</t>
+  </si>
+  <si>
+    <t>1131/SWSD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>22/10/2025</t>
+  </si>
+  <si>
+    <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARA PATHURAM PIPED WATER SUPPLY SCHEME, ( ZONE-I) TW No. I, II, (ZONE-II) TW No. I, II and (ZONE-III) TW No. I, II, in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000791/2023-2024</t>
+  </si>
+  <si>
+    <t>1655/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>ALPHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>CONTINUATION ORDER FOR HIRING OF 1 (ONE) NO. MAXI CAB WITH ENGINE CAPACITY LESS THAN OR EQUAL TO 2000 CC (WITH AIR CONDITION) FOR THE OFFICE OF THE CHIEF ENGINEER (CIVIL), NORTHERN ZONE, P.H.E. DTE., VIVEKANANDA BHAWAN (2ND FLOOR), HILL CART ROAD, SILIGURI FOR THE PERIOD FROM 01.03.2023 TO 31.07.2023 (FOR CHIEF ENGINEER (CIVIL), NORTHERN ZONE, P.H.E. DTE.) i.e. 5 (FIVE) MONTHS.</t>
   </si>
   <si>
-    <t>Junior Engineer (Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000341/2022-2023</t>
   </si>
   <si>
     <t>2645/SWSD</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>PINKI DAM</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000085/2022-2023</t>
   </si>
   <si>
     <t>2200/SWSD</t>
   </si>
   <si>
     <t>04/01/2023</t>
@@ -179,168 +248,99 @@
   <si>
     <t>ORD/000319/2023-2024</t>
   </si>
   <si>
     <t>641/SWSD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t>BUDDHADEV NAG</t>
   </si>
   <si>
     <t>RTOR000039/2023-2024</t>
   </si>
   <si>
     <t>59/SWSD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Infrastructure Cost for BARA PATHURAM, T/W-I,ZONE-II under PHASIDAWA CCC [APPLICATION NO. 4003340843 ; Reference ID : 403163867]</t>
   </si>
   <si>
     <t>BILL/02063/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/313</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
+    <t>New Service Connection Charge for BARA PATHURAM, T/W No. II, ZONE-I under PHANSIDAWA CCC, [APPLICATION NO. 4003321619, Reference ID : 403148640]</t>
+  </si>
+  <si>
+    <t>BILL/01974/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/306</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for BARA PATHURAM, T/W-I,ZONE-I under PHASIDAWA CCC [APPLICATION NO. 4003340866 , Reference ID : 403163866]</t>
+  </si>
+  <si>
+    <t>BILL/02062/2023-2024</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for BARA PATHURAM, T/W No. I, ZONE-I under PHANSIDAWA CCC, [APPLICATION NO. 4003321578, Reference ID : 403148659]</t>
   </si>
   <si>
     <t>BILL/01973/2023-2024</t>
   </si>
   <si>
-    <t>BP/23-24/306</t>
-[...58 lines deleted...]
-  <si>
     <t>Quotation Charges for New service Connection at Bara Pathuram PWSS ,Z-III,TW-I under NMD PHE Dte. Application No- 4003578341 Ref ID- 403340713</t>
   </si>
   <si>
     <t>BILL/02280/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/252</t>
   </si>
   <si>
     <t>17/03/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -918,761 +918,761 @@
       <c r="Q3" s="4">
         <v>3.99</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.74</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.31</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>178.74</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>85.16</v>
+        <v>1076.34</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="P6" s="4">
-        <v>11.93</v>
+        <v>45.3</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.54</v>
+        <v>10.02</v>
       </c>
       <c r="R6" s="4">
-        <v>46.43</v>
+        <v>22.12</v>
       </c>
       <c r="S6" s="4">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="P7" s="4">
-        <v>22.92</v>
+        <v>0.74</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.31</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>178.74</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>4.55</v>
+        <v>85.16</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="P9" s="4">
-        <v>5.26</v>
+        <v>11.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.54</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>46.43</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>4.33</v>
+        <v>22.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>4.62</v>
+        <v>4.55</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>1076.34</v>
+        <v>4.62</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>45.3</v>
+        <v>4.33</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.02</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>22.12</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="P14" s="4">
-        <v>7.34</v>
+        <v>5.26</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="P15" s="4">
-        <v>21339.76</v>
+        <v>7.34</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>22612.24</v>