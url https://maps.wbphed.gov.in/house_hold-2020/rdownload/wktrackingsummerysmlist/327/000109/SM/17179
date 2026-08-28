--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -89,117 +89,117 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>Supply Delivery and Installation of Computer &amp; Peripherals for official use for Office of the Executive Engineer, Siliguri W/S Division, under G.T.A Circle, PHE Dte.</t>
   </si>
   <si>
     <t>SM/17179</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
+    <t>SUPPLY OF DESKTOP COMPUTER 9 NOS ( CYNIX GENEX 1X3030 DESKYOP CORE i5 AND 9 NOS LED MONITOR ) FOR OFFICE OF THE EXECUTIVE ENGINEER SILIGURI W/S DIVISION PHE DTE.</t>
+  </si>
+  <si>
+    <t>BILL/00277/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-131</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>JINTECH SOLUTION LTD</t>
+  </si>
+  <si>
     <t>Supply, delivery &amp; installation of laptop HP-440g9/i7/12th/16gb I TB SSD/MINI 11PRO/14 INCHI for office of the Assistant Engineer Siliguri Siliguri w/s Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00196/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-63</t>
   </si>
   <si>
     <t>22/09/2023</t>
   </si>
   <si>
     <t>FRIENDS SOLUTION ENTERPRISES</t>
   </si>
   <si>
-    <t>SUPPLY OF DESKTOP COMPUTER 9 NOS ( CYNIX GENEX 1X3030 DESKYOP CORE i5 AND 9 NOS LED MONITOR ) FOR OFFICE OF THE EXECUTIVE ENGINEER SILIGURI W/S DIVISION PHE DTE.</t>
-[...11 lines deleted...]
-    <t>JINTECH SOLUTION LTD</t>
+    <t>Procurement of 1 no. Brother Multifunction Machines Mfm from Easy Day Enterprise through GEM.</t>
+  </si>
+  <si>
+    <t>BILL/00178/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-81</t>
+  </si>
+  <si>
+    <t>02/09/2024</t>
+  </si>
+  <si>
+    <t>EASY DAY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Procurement of 3 nos. Brother Multifunction Machines (Mfm) Printer from Easy Day Enterprise Through GEM.</t>
+  </si>
+  <si>
+    <t>BILL/00177/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-80</t>
   </si>
   <si>
     <t>Procurement of 10 nos. HP AMD Ryzen 5 14 Inch Laptop from IONET through GEM.</t>
   </si>
   <si>
     <t>BILL/00209/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-86</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>IONET</t>
-  </si>
-[...22 lines deleted...]
-    <t>BP-2024-25-80</t>
   </si>
   <si>
     <t>Procurement of 13 nos. Brother Laser Mono Computer Printers for A4 paper size from IONET through GEM.</t>
   </si>
   <si>
     <t>BILL/00176/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-79</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +753,51 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>0.89</v>
+        <v>3.89</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -810,51 +810,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="4">
-        <v>3.89</v>
+        <v>0.89</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -867,219 +867,219 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
-        <v>4.78</v>
+        <v>0.43</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
-        <v>0.43</v>
+        <v>0.76</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.76</v>
+        <v>4.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
         <v>1.81</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>