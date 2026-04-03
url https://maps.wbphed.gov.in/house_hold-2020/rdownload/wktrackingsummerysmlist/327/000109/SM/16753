--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,71 @@
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KILARAM PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I, II and (Zone-II) TW-I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000801/2023-2024</t>
+  </si>
+  <si>
+    <t>1658/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1313,87 +1334,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>21339.76</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>11</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P12" s="4">
+        <v>27.15</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>22116.84</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>