--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -197,81 +197,57 @@
   <si>
     <t>BILL/01972/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for KILARAM, T/W No. II, under NAXALBARI CCC, [APPLICATION NO. 4003313623, Reference ID : 403145716]</t>
   </si>
   <si>
     <t>BILL/01970/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for KILARAM, T/W No. III, under NAXALBARI CCC, [APPLICATION NO. 4003313552, Reference ID : 403145729]</t>
   </si>
   <si>
     <t>BILL/01971/2023-2024</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...5 lines deleted...]
-    <t>Assistant Engineer,Driller In Charge</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KILARAM PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I, II and (Zone-II) TW-I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...19 lines deleted...]
-    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000801/2023-2024</t>
   </si>
   <si>
     <t>1658/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -675,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -840,54 +816,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1021,54 +997,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>645.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>293.34</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.44</v>
       </c>
       <c r="S6" s="4">
         <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1281,203 +1257,140 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="J11" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>27.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>25.41</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>93.56</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>777.07</v>
+      </c>
+      <c r="P12" s="8">
+        <v>322.11</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>41.45</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>