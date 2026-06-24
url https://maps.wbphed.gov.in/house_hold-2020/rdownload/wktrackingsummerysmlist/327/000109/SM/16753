--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,74 @@
     <t>BILL/01971/2023-2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KILARAM PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I, II and (Zone-II) TW-I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000801/2023-2024</t>
   </si>
   <si>
     <t>1658/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>B.B. CONCERNED</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1310,87 +1334,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>27.15</v>
       </c>
       <c r="Q11" s="4">
         <v>25.41</v>
       </c>
       <c r="R11" s="4">
         <v>93.56</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P12" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>11</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>22116.84</v>
+      </c>
+      <c r="P13" s="8">
+        <v>322.11</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>1.46</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>