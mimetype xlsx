--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -116,177 +116,177 @@
   <si>
     <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Kilaram Piped water supply schemes at the uncovered mouzas under Naxalbari Block of Siliguri Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000318/2022-2023</t>
   </si>
   <si>
     <t>251/SSD</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 250 cu.m. Capacity R.C.C. Elevated Reservosir, 20 mtrs. Staging height at head works site, laying Rising Main, Laying distribution pipe line with Functional House Hold Tap Connection (FHTC), construction of three numbers Pump House (5.40 m X 3.60 m), 2 (two) nos. Iron Elimination Plant (IEP) with Blower Room Sinking of 3 (three) nos. Tube Well (ODEX-165 method) and Boundary Wall for KILARAM PWSS (Zone-I &amp; II), Block Naxalbari, Dist. Darjeeling under Siliguri W/S Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000112/2023-2024</t>
+  </si>
+  <si>
+    <t>1159/SWSD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>RAMESH KUMAR AGARWAL &amp; CO</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KILARAM PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I, II and (Zone-II) TW-I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000801/2023-2024</t>
+  </si>
+  <si>
+    <t>1658/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>B.B. CONCERNED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2023-2024</t>
   </si>
   <si>
     <t>205/SWSD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000031/2023-2024</t>
   </si>
   <si>
     <t>2290/SWSD</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
-    <t>Construction of 250 cu.m. Capacity R.C.C. Elevated Reservosir, 20 mtrs. Staging height at head works site, laying Rising Main, Laying distribution pipe line with Functional House Hold Tap Connection (FHTC), construction of three numbers Pump House (5.40 m X 3.60 m), 2 (two) nos. Iron Elimination Plant (IEP) with Blower Room Sinking of 3 (three) nos. Tube Well (ODEX-165 method) and Boundary Wall for KILARAM PWSS (Zone-I &amp; II), Block Naxalbari, Dist. Darjeeling under Siliguri W/S Division, P.H.E. Dte</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000049/2023-2024</t>
   </si>
   <si>
     <t>74/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for KILARAM, T/W No. I, under NAXALBARI CCC, [APPLICATION NO. 4003313640, Reference ID : 403145711]</t>
   </si>
   <si>
     <t>BILL/01972/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for KILARAM, T/W No. II, under NAXALBARI CCC, [APPLICATION NO. 4003313623, Reference ID : 403145716]</t>
   </si>
   <si>
     <t>BILL/01970/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for KILARAM, T/W No. III, under NAXALBARI CCC, [APPLICATION NO. 4003313552, Reference ID : 403145729]</t>
   </si>
   <si>
     <t>BILL/01971/2023-2024</t>
-  </si>
-[...46 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,576 +864,576 @@
       <c r="Q3" s="4">
         <v>3.36</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>67.51</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>2.9</v>
+        <v>645.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>293.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.44</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>645.57</v>
+        <v>27.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>293.34</v>
+        <v>25.41</v>
       </c>
       <c r="R6" s="4">
-        <v>45.44</v>
+        <v>93.56</v>
       </c>
       <c r="S6" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>13.27</v>
+        <v>67.51</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>4.56</v>
+        <v>2.9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>4.53</v>
+        <v>13.27</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>8.2</v>
+        <v>4.56</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>27.15</v>
+        <v>4.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>25.41</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>93.56</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>21339.76</v>
+        <v>8.2</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>22116.84</v>