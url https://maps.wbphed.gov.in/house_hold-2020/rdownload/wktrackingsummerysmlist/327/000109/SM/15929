--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -176,99 +176,75 @@
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Infrastructure Cost for PURBBA BANSGAON CHAKLA T/W No. I, ZONE-I, under BIDHANNAGAR CCC , [APPLICATION NO. 4003326733, Reference ID : 403152619]</t>
   </si>
   <si>
     <t>BILL/02036/2023-2024</t>
   </si>
   <si>
     <t>Additional Charges for New Service Connection at Purba Bansgaon Chakla PWSS ,Zone-II,TW-II under NMD PHEdte. Ref ID- 860316628 Application ID- 100000122188</t>
   </si>
   <si>
     <t>BILL/01455/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/245</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...5 lines deleted...]
-    <t>Assistant Engineer,Driller In Charge</t>
+    <t>Construction of 250 cu.m. capacity R.C.C. Elevated Reservoir, 20 mtrs. Staging Height at the head works site along with distribution system, functional household tap connection, rising main, pump house (2 nos.), IEP, boundary wall and tubewell under Jal Jeevan Mission of PURBA BANSGAON CHAKLA Piped Water Supply Scheme under Phansidewa Block under Siliguri Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000108/2023-2024</t>
+  </si>
+  <si>
+    <t>1148/SWSD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PURBBA BANSGAON CHAKLA PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I,II &amp; (Zone-II) TW-I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...37 lines deleted...]
-    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000754/2023-2024</t>
   </si>
   <si>
     <t>1582/NMD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -672,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -837,54 +813,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1156,266 +1132,203 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>497.64</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>76.24</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>15.32</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>497.64</v>
+        <v>34.01</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>22.62</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>66.5</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>608.25</v>
+      </c>
+      <c r="P11" s="8">
+        <v>102.55</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>16.86</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>