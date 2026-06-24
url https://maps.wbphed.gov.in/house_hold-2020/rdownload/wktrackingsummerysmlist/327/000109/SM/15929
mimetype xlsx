--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,74 @@
     <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PURBBA BANSGAON CHAKLA PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I,II &amp; (Zone-II) TW-I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000754/2023-2024</t>
   </si>
   <si>
     <t>1582/NMD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1248,87 +1272,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>34.01</v>
       </c>
       <c r="Q10" s="4">
         <v>22.62</v>
       </c>
       <c r="R10" s="4">
         <v>66.5</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>13.47</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="S11" s="4">
+        <v>11</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>21948.02</v>
+      </c>
+      <c r="P12" s="8">
+        <v>116.01</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.53</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>