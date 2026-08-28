--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -116,174 +116,174 @@
   <si>
     <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Purba Bansgaon Chakla Piped water supply schemes at the uncovered mouzas under Phansidewa Block of Siliguri Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000330/2022-2023</t>
   </si>
   <si>
     <t>412/SSD</t>
   </si>
   <si>
     <t>28/07/2022</t>
   </si>
   <si>
     <t>17/08/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 250 cu.m. capacity R.C.C. Elevated Reservoir, 20 mtrs. Staging Height at the head works site along with distribution system, functional household tap connection, rising main, pump house (2 nos.), IEP, boundary wall and tubewell under Jal Jeevan Mission of PURBA BANSGAON CHAKLA Piped Water Supply Scheme under Phansidewa Block under Siliguri Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000108/2023-2024</t>
+  </si>
+  <si>
+    <t>1148/SWSD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PURBBA BANSGAON CHAKLA PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I,II &amp; (Zone-II) TW-I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000754/2023-2024</t>
+  </si>
+  <si>
+    <t>1582/NMD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000014/2023-2024</t>
   </si>
   <si>
     <t>212/SWSD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000057/2023-2024</t>
   </si>
   <si>
     <t>83/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>Additional Charges for New Service Connection at Purba Bansgaon Chakla PWSS ,Zone-II,TW-II under NMD PHEdte. Ref ID- 860316628 Application ID- 100000122188</t>
+  </si>
+  <si>
+    <t>BILL/01455/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/245</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for PURBBA BANSGAON CHAKLA T/W No. I, ZONE-I, under BIDHANNAGAR CCC , [APPLICATION NO. 4003326733, Reference ID : 403152619]</t>
+  </si>
+  <si>
+    <t>BILL/02036/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/311</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
   </si>
   <si>
     <t>Infrastructure Cost for PURBBA BANSGAON CHAKLA T/W No. II, ZONE-I, under BIDHANNAGAR CCC , [APPLICATION NO. 4003326724, Reference ID : 403152618]</t>
   </si>
   <si>
     <t>BILL/02037/2023-2024</t>
-  </si>
-[...91 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -861,548 +861,548 @@
       <c r="Q3" s="4">
         <v>3.69</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>23.82</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>12.11</v>
+        <v>497.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>76.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>15.32</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>4.12</v>
+        <v>34.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.62</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>66.5</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>10.64</v>
+        <v>23.82</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>22.22</v>
+        <v>12.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>497.64</v>
+        <v>22.22</v>
       </c>
       <c r="Q9" s="4">
-        <v>76.24</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>15.32</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>34.01</v>
+        <v>10.64</v>
       </c>
       <c r="Q10" s="4">
-        <v>22.62</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>66.5</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>4.12</v>
       </c>
       <c r="Q11" s="4">
-        <v>13.47</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>21948.02</v>
       </c>
       <c r="P12" s="8">
-        <v>116.01</v>
+        <v>109.28</v>
       </c>
       <c r="Q12" s="8">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>