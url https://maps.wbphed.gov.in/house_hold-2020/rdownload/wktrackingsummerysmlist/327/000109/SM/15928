--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -191,81 +191,84 @@
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Infrastructure Cost for JOGIBHITA T/W No. I, under BIDHANNAGAR CCC , [APPLICATION NO. 4003323751, Reference ID : 403152325]</t>
   </si>
   <si>
     <t>BILL/02034/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/311</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Infrastructure Cost for JOGIBHITA T/W No. II, under BIDHANNAGAR CCC , [APPLICATION NO. 4003323752, Reference ID : 403152314]</t>
   </si>
   <si>
     <t>BILL/02035/2023-2024</t>
   </si>
   <si>
-    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
-[...13 lines deleted...]
-  <si>
     <t>Part Work order for 150 cu.m capacity R.C.C. elevated reservoir, 20 mtrs staging height at the head works site along with distribution system, functional household tap connection, rising main, pump house (2 nos), IEP, boundary wall and tubewell under Jal Jeevan Mission for Jogibhita Piped Water Supply Scheme under Phansidewa block under Siliguri Sub Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000226/2023-2024</t>
   </si>
   <si>
     <t>1979/SWSD</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>M/S UTPAL CHAKRABORTY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector at JOGIBHITA PWSS for T/W No. I in the district of Darjeeling under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000846/2024-2025</t>
+  </si>
+  <si>
+    <t>584/NMD</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>30/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,54 +822,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.83</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -941,54 +944,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>67.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.25</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1142,190 +1145,190 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>271.29</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>271.29</v>
+        <v>12.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
-        <v>21723.32</v>
+        <v>395.64</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>8.95</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>2.26</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>