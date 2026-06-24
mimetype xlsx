--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,65 @@
     <t>26/10/2023</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>M/S UTPAL CHAKRABORTY &amp; CO.</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector at JOGIBHITA PWSS for T/W No. I in the district of Darjeeling under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000846/2024-2025</t>
   </si>
   <si>
     <t>584/NMD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>30/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1261,87 +1276,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>12.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P11" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>11</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>21735.4</v>
+      </c>
+      <c r="P12" s="8">
+        <v>8.95</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.04</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>