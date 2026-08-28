--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -116,174 +116,174 @@
   <si>
     <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Jogibhita Piped water supply schemes at the uncovered mouzas under Phansidewa Block of Siliguri Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000329/2022-2023</t>
   </si>
   <si>
     <t>411/SSD</t>
   </si>
   <si>
     <t>28/07/2022</t>
   </si>
   <si>
     <t>17/08/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Part Work order for 150 cu.m capacity R.C.C. elevated reservoir, 20 mtrs staging height at the head works site along with distribution system, functional household tap connection, rising main, pump house (2 nos), IEP, boundary wall and tubewell under Jal Jeevan Mission for Jogibhita Piped Water Supply Scheme under Phansidewa block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000226/2023-2024</t>
+  </si>
+  <si>
+    <t>1979/SWSD</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>M/S UTPAL CHAKRABORTY &amp; CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000010/2023-2024</t>
   </si>
   <si>
     <t>209/SWSD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
   </si>
   <si>
-    <t>Assistant Engineer,Driller In Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000217/2023-2024</t>
   </si>
   <si>
     <t>2292/CDD</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>19/08/2024</t>
   </si>
   <si>
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>RTOR000056/2023-2024</t>
   </si>
   <si>
     <t>81/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Infrastructure Cost for JOGIBHITA T/W No. I, under BIDHANNAGAR CCC , [APPLICATION NO. 4003323751, Reference ID : 403152325]</t>
   </si>
   <si>
     <t>BILL/02034/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/311</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Infrastructure Cost for JOGIBHITA T/W No. II, under BIDHANNAGAR CCC , [APPLICATION NO. 4003323752, Reference ID : 403152314]</t>
   </si>
   <si>
     <t>BILL/02035/2023-2024</t>
   </si>
   <si>
-    <t>Part Work order for 150 cu.m capacity R.C.C. elevated reservoir, 20 mtrs staging height at the head works site along with distribution system, functional household tap connection, rising main, pump house (2 nos), IEP, boundary wall and tubewell under Jal Jeevan Mission for Jogibhita Piped Water Supply Scheme under Phansidewa block under Siliguri Sub Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector at JOGIBHITA PWSS for T/W No. I in the district of Darjeeling under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000846/2024-2025</t>
   </si>
   <si>
     <t>584/NMD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>30/08/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>21/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -861,521 +861,521 @@
       <c r="Q3" s="4">
         <v>2.7</v>
       </c>
       <c r="R3" s="4">
         <v>97.83</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>23.71</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>67.69</v>
+        <v>271.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.25</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>9.23</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>6.67</v>
+        <v>23.71</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>4.32</v>
+        <v>67.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.25</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>7.1</v>
+        <v>6.67</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>271.29</v>
+        <v>4.32</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>12.09</v>
+        <v>7.1</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" s="13" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>12.09</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>21735.4</v>