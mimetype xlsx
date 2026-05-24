--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,77 +156,50 @@
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000323/2022-2023</t>
   </si>
   <si>
     <t>319/SSD</t>
   </si>
   <si>
     <t>20/06/2022</t>
   </si>
   <si>
     <t>10/07/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>RTOR000048/2023-2024</t>
   </si>
   <si>
     <t>73/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of Pump House with toilet , laying distribution system, Rising Main, boring of deep tube well by ODEX-165 method, construction of Blower Room with IEP, Boundary Wall at H/W and second tube well site with necessary interconnection and providng FHTC and other allied work under Jal Jeevan Mission for DHEMAL Piped Water Supply Scheme Block : Naxalbari under Siliguri W/S Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000120/2023-2024</t>
   </si>
   <si>
     <t>1225/SWSD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>K.R.ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -633,73 +606,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -975,54 +948,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>2.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1058,203 +1031,140 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>349.22</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A9" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>389.66</v>
+      </c>
+      <c r="P9" s="8">
+        <v>2.4</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.62</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>