--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,50 +174,77 @@
     <t>RTOR000048/2023-2024</t>
   </si>
   <si>
     <t>73/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Construction of Pump House with toilet , laying distribution system, Rising Main, boring of deep tube well by ODEX-165 method, construction of Blower Room with IEP, Boundary Wall at H/W and second tube well site with necessary interconnection and providng FHTC and other allied work under Jal Jeevan Mission for DHEMAL Piped Water Supply Scheme Block : Naxalbari under Siliguri W/S Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000120/2023-2024</t>
   </si>
   <si>
     <t>1225/SWSD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>K.R.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,73 +633,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1084,87 +1111,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>349.22</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P9" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>4.65</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0.02</v>
+      </c>
+      <c r="S9" s="4">
+        <v>11</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>21729.42</v>
+      </c>
+      <c r="P10" s="8">
+        <v>7.06</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0.03</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>