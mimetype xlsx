--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,159 +92,159 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Naxalbari</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>DHEMAL PIPED WATER SUPPLY SCHEME ( ZONE-I &amp; II )</t>
   </si>
   <si>
     <t>SM/15927</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Dhemal Piped water supply schemes at the uncovered mouzas under Naxalbari Block of Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000323/2022-2023</t>
+  </si>
+  <si>
+    <t>319/SSD</t>
+  </si>
+  <si>
+    <t>20/06/2022</t>
+  </si>
+  <si>
+    <t>10/07/2022</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Pump House with toilet , laying distribution system, Rising Main, boring of deep tube well by ODEX-165 method, construction of Blower Room with IEP, Boundary Wall at H/W and second tube well site with necessary interconnection and providng FHTC and other allied work under Jal Jeevan Mission for DHEMAL Piped Water Supply Scheme Block : Naxalbari under Siliguri W/S Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000120/2023-2024</t>
+  </si>
+  <si>
+    <t>1225/SWSD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>K.R.ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000088/2022-2023</t>
   </si>
   <si>
     <t>2212/SWSD</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000029/2023-2024</t>
   </si>
   <si>
     <t>2287/SWSD</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>RTOR000020/2023-2024</t>
   </si>
   <si>
     <t>1804/SWSD</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
-    <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Dhemal Piped water supply schemes at the uncovered mouzas under Naxalbari Block of Siliguri Sub Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000048/2023-2024</t>
   </si>
   <si>
     <t>73/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...43 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -773,475 +773,475 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="R3" s="4">
+        <v>100</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>4.4</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>11.72</v>
+        <v>349.22</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>2.4</v>
+        <v>11.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.4</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>9.99</v>
+        <v>4.4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>349.22</v>
+        <v>11.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>9.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.65</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>21729.42</v>
       </c>
       <c r="P10" s="8">
-        <v>7.06</v>
+        <v>2.4</v>
       </c>
       <c r="Q10" s="8">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>