--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,74 +225,50 @@
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>RTOR000047/2023-2024</t>
   </si>
   <si>
     <t>72/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for LOHASING, T/W No. I, under NAXALBARI CCC [APPLICATION NO. 4003301385 ; Reference ID : 403131311]</t>
   </si>
   <si>
     <t>BILL/01742/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/229</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1149,54 +1125,54 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>2.64</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.87</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1281,150 +1257,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>4.31</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...8 lines deleted...]
-      <c r="D11" s="3" t="s">
+      <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="E11" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>300.68</v>
+      </c>
+      <c r="P11" s="8">
+        <v>2.61</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0.87</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>