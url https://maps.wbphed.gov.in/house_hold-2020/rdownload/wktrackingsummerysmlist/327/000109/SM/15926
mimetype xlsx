--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,159 +92,183 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Mirik,Naxalbari</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>LOHASING PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15926</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Lohasing Piped water supply schemes at the uncovered mouzas under Naxalbari Block of Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000324/2022-2023</t>
+  </si>
+  <si>
+    <t>402/SSD</t>
+  </si>
+  <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>14/08/2022</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for LOHASING Piped Water Supply Scheme, TW No.- I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000812/2023-2024</t>
+  </si>
+  <si>
+    <t>1669/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>29/10/2023</t>
+  </si>
+  <si>
+    <t>ALPHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2023-2024</t>
   </si>
   <si>
     <t>202/SWSD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000035/2023-2024</t>
   </si>
   <si>
     <t>2293/SWSD</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Part Work order for Construction of 200 cu.m. capacity R.C.C. Elevated Reservoir , 20 Mtrs. Staging height with Laying distribution system, Soil investigation, Rising main, Boring of deep tubewell by ODEX-165 method, Construction of Pump House with Toilet, Boundary Wall at Head Works and 2nd Tube Well site with necessary interconnection and Providing FHTC and Other allied works under Jal Jeevan Mission for Lohasing Piped water Supply Scheme within Matigara Block under Siliguri W/S Division, P.H.E. Dte. (Part - I)</t>
   </si>
   <si>
     <t>ORD/000258/2023-2024</t>
   </si>
   <si>
     <t>109/SWSD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>06/05/2024</t>
   </si>
   <si>
     <t>CAPITAL ENGINEERS</t>
   </si>
   <si>
     <t>Part Work order for Construction of 200 cu.m. capacity R.C.C. Elevated Reservoir , 20 Mtrs. Staging height with Laying distribution system, Soil investigation, Rising main, Boring of deep tubewell by ODEX-165 method, Construction of Pump House with Toilet, Boundary Wall at Head Works and 2nd Tube Well site with necessary interconnection and Providing FHTC and Other allied works under Jal Jeevan Mission for Lohasing Piped water Supply Scheme within Matigara Block under Siliguri W/S Division, P.H.E. Dte. (Part - II)</t>
   </si>
   <si>
-    <t>Assistant Engineer(Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000196/2024-2025</t>
   </si>
   <si>
     <t>3485/SWSD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>17/02/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>RTOR000047/2023-2024</t>
   </si>
   <si>
     <t>72/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for LOHASING, T/W No. I, under NAXALBARI CCC [APPLICATION NO. 4003301385 ; Reference ID : 403131311]</t>
   </si>
   <si>
     <t>BILL/01742/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/229</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
@@ -657,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -797,547 +821,610 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>2.64</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>2.61</v>
+      </c>
+      <c r="R3" s="4">
+        <v>98.87</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>1.88</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
         <v>12.03</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>161.7</v>
+        <v>23.39</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>87.1</v>
+        <v>1.88</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>2.64</v>
+        <v>161.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.61</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>98.87</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>7.61</v>
+        <v>87.1</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>4.31</v>
+        <v>7.61</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.31</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>21640.44</v>
+      </c>
+      <c r="P12" s="8">
+        <v>2.61</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.01</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>