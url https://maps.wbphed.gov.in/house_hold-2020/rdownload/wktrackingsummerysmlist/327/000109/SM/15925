--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -179,99 +179,75 @@
   <si>
     <t>BILL/00619/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/156</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Quotation For New Service Connection charges under DEBIGANJA PWSS Tw-I under NMD PHE dte. Application no- 4003456573 Ref ID- 403252078</t>
   </si>
   <si>
     <t>BILL/00834/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/157</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...5 lines deleted...]
-    <t>Assistant Engineer,Driller In Charge</t>
+    <t>Construction of 250 cu.m. capacity R.C.C. Elevated Reservosir, 20 mtrs. Staging Height at the head works site including distribution system (HDPE) with Rising Main, Rig bore 2 nos. big dia T/W by Odex-165 method, Providing Functional Household Connection (FHTC), Pump House 2 Nos., Blower Room, I.E.P. 50 cu.m./hr, Boundary Walls, Soil Testing and allied works at DEBIGANJA PWSS, Kharibari block under Siliguri Sub Division, P.H.E. Dte. . (3rd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000139/2023-2024</t>
+  </si>
+  <si>
+    <t>1411/SWSD</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>SANJEEV KUMAR</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for DEBIGANJA PIPED WATER SUPPLY SCHEME, TW No.- I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...37 lines deleted...]
-    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000805/2023-2024</t>
   </si>
   <si>
     <t>1662/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>PRATIK ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -675,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -840,54 +816,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.42</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1159,266 +1135,203 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>430.31</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>430.31</v>
+        <v>12.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>69.67</v>
       </c>
       <c r="S10" s="4">
-        <v>25</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>528.48</v>
+      </c>
+      <c r="P11" s="8">
+        <v>12.39</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>2.35</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>