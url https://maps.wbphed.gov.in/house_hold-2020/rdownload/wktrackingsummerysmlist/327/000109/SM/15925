--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,74 @@
     <t>SANJEEV KUMAR</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for DEBIGANJA PIPED WATER SUPPLY SCHEME, TW No.- I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000805/2023-2024</t>
   </si>
   <si>
     <t>1662/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>PRATIK ROY</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1251,87 +1275,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>12.92</v>
       </c>
       <c r="Q10" s="4">
         <v>9</v>
       </c>
       <c r="R10" s="4">
         <v>69.67</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>11</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>21868.24</v>
+      </c>
+      <c r="P12" s="8">
+        <v>12.39</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.06</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>