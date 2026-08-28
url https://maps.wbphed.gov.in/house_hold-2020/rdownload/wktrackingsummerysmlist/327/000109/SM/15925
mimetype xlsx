--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -116,177 +116,177 @@
   <si>
     <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Debiganja Piped water supply schemes at the uncovered mouzas under Kharibari Block of Siliguri Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000320/2022-2023</t>
   </si>
   <si>
     <t>261/SSD</t>
   </si>
   <si>
     <t>17/05/2022</t>
   </si>
   <si>
     <t>06/06/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 250 cu.m. capacity R.C.C. Elevated Reservosir, 20 mtrs. Staging Height at the head works site including distribution system (HDPE) with Rising Main, Rig bore 2 nos. big dia T/W by Odex-165 method, Providing Functional Household Connection (FHTC), Pump House 2 Nos., Blower Room, I.E.P. 50 cu.m./hr, Boundary Walls, Soil Testing and allied works at DEBIGANJA PWSS, Kharibari block under Siliguri Sub Division, P.H.E. Dte. . (3rd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000139/2023-2024</t>
+  </si>
+  <si>
+    <t>1411/SWSD</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>SANJEEV KUMAR</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for DEBIGANJA PIPED WATER SUPPLY SCHEME, TW No.- I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000805/2023-2024</t>
+  </si>
+  <si>
+    <t>1662/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>PRATIK ROY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000090/2022-2023</t>
   </si>
   <si>
     <t>2232/SWSD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2023-2024</t>
   </si>
   <si>
     <t>1803/SWSD</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>RTOR000055/2023-2024</t>
   </si>
   <si>
     <t>80/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation For New Service Connection charges under DEBIGANJA PWSS Tw-II under NMD PHE dte. Application no- 4003456575 Ref ID- 403252077</t>
   </si>
   <si>
     <t>BILL/00619/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/156</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Quotation For New Service Connection charges under DEBIGANJA PWSS Tw-I under NMD PHE dte. Application no- 4003456573 Ref ID- 403252078</t>
   </si>
   <si>
     <t>BILL/00834/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/157</t>
   </si>
   <si>
     <t>07/08/2024</t>
-  </si>
-[...64 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,517 +864,517 @@
       <c r="Q3" s="4">
         <v>3.39</v>
       </c>
       <c r="R3" s="4">
         <v>97.42</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>23.09</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>31.55</v>
+        <v>430.31</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>13</v>
+        <v>12.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>69.67</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>4.06</v>
+        <v>23.09</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>10.08</v>
+        <v>31.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>430.31</v>
+        <v>13</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>12.92</v>
+        <v>4.06</v>
       </c>
       <c r="Q10" s="4">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>69.67</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>10.08</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>21868.24</v>