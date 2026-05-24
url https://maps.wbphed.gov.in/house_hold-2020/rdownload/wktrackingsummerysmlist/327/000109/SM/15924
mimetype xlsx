--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -236,99 +236,75 @@
   <si>
     <t>BILL/00382/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/73</t>
   </si>
   <si>
     <t>30/05/2024</t>
   </si>
   <si>
     <t>Hiring of (one) no. Disel Motor Cab on daily basis for the Assistant Engineer-II, office of the Executive Engineer, Siliguri W/S Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/00353/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-154</t>
   </si>
   <si>
     <t>New Service Connection Charge for BARSADBHITA, T/W No. II, ZONE- II, under KHARIBARI CCC, [APPLICATION NO. 4003319623, Reference ID : 403147073]</t>
   </si>
   <si>
     <t>BILL/01968/2023-2024</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...5 lines deleted...]
-    <t>Assistant Engineer,Driller In Charge</t>
+    <t>Construction of 200 cu.m. capacity R.C.C. Elevated Reservoir, 20 mtrs. Staging Height at the head works site (Zn-II) including distribution system all zones (HDPE) with Rising Main, Rig bore 3 nos. big dia T/W by Odex-165 method (Zn-II, III), Providing Functional Household Connection (FHTC), Pump House 3 Nos., Blower Room, IEP (Zone-III-30, Zn-II 30) cu.m/hr, Boundary Walls, Soil Testing &amp; all repair works at Zone-I &amp; Zn-II and allied works for Augmentation of BARSADVITA PWSS Kharibari block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000113/2023-2024</t>
+  </si>
+  <si>
+    <t>1192/SWSD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>RAMESH AGARWAL</t>
+  </si>
+  <si>
+    <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: KHARIBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...37 lines deleted...]
-    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/001070/2024-2025</t>
   </si>
   <si>
     <t>38/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE(MALDA)</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (KHARIBARI Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000997/2024-2025</t>
   </si>
   <si>
     <t>16/NMD</t>
   </si>
@@ -783,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -946,54 +922,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>220.37</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1007,54 +983,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1182,54 +1158,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>21.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>23.17</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1489,445 +1465,384 @@
         <v>7.54</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>21339.76</v>
+        <v>572.07</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>345.75</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>60.44</v>
       </c>
       <c r="S13" s="4">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>572.07</v>
+        <v>15.33</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I15" s="13" t="s">
+      <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>15.33</v>
+        <v>41.15</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>41.15</v>
+        <v>96.27</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>96.27</v>
+        <v>25.01</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>17.96</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>71.79</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A18" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>867.28</v>
+      </c>
+      <c r="P18" s="8">
+        <v>373.53</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>43.07</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>