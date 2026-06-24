--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,74 @@
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF BARSADBHITA PIPED, (Zone-II) TW No. I, II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000749/2023-2024</t>
   </si>
   <si>
     <t>1577/NMD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1762,87 +1786,148 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="4">
         <v>25.01</v>
       </c>
       <c r="Q17" s="4">
         <v>17.96</v>
       </c>
       <c r="R17" s="4">
         <v>71.79</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P18" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>5.4</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="S18" s="4">
+        <v>11</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>22207.05</v>
+      </c>
+      <c r="P19" s="8">
+        <v>378.93</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>1.71</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>