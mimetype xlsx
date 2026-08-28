--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -113,68 +113,137 @@
   <si>
     <t>Continuation of Hiring of 1 (one) no. diesel consumed vehicle on monthly basis preferably Maxi Cab (with A/C) for O/O the Assistant Engineer, Siliguri Sub Division, P.H.E. Dte. from 01.09.2022 to 30.11.2022 (With Engine Capacity less than or equal to 2000 CC) (Vehicle no. WB 76A4921)</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000270/2022-2023</t>
   </si>
   <si>
     <t>439/SSD</t>
   </si>
   <si>
     <t>31/08/2022</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>SUDIP BASAK</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 200 cu.m. capacity R.C.C. Elevated Reservoir, 20 mtrs. Staging Height at the head works site (Zn-II) including distribution system all zones (HDPE) with Rising Main, Rig bore 3 nos. big dia T/W by Odex-165 method (Zn-II, III), Providing Functional Household Connection (FHTC), Pump House 3 Nos., Blower Room, IEP (Zone-III-30, Zn-II 30) cu.m/hr, Boundary Walls, Soil Testing &amp; all repair works at Zone-I &amp; Zn-II and allied works for Augmentation of BARSADVITA PWSS Kharibari block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000113/2023-2024</t>
+  </si>
+  <si>
+    <t>1192/SWSD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>RAMESH AGARWAL</t>
+  </si>
+  <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF BARSADBHITA PIPED WATER SUPPLY SCHEME UNDER KHARIBARI BLOCK, SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
     <t>ORD/000052/2023-2024</t>
   </si>
   <si>
     <t>245/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF BARSADBHITA PIPED, (Zone-II) TW No. I, II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000749/2023-2024</t>
+  </si>
+  <si>
+    <t>1577/NMD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000082/2022-2023</t>
   </si>
   <si>
     <t>2199/SWSD</t>
   </si>
   <si>
     <t>04/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000015/2023-2024</t>
   </si>
   <si>
     <t>1799/SWSD</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and writing the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour sample as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within 328 Villages in Different Block( Matigara,Phansidewa, KharibarI,Naxalbari Block) under Siliguri W/S Division all complete as per direction of EIC.In Each Villge in 4 Locations tentatively, In Each Location (8 X 5= 40 Sq.Ft) Writing Area Required or as per the Dimension given by PHE Dte.), Writing area should be Geo Tagged in appropriate portal as guided by PHE Department</t>
@@ -191,210 +260,141 @@
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>PHANSIDEWA SOCIAL &amp; RURAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>ISSUE OF FULE FOR OFFICE VEHICLES OF EXECUTIVE ENGINEER SILIGURI W/S DIVISION AND ASSISTANT ENGINEER PHE DTE</t>
   </si>
   <si>
     <t>BILL/00354/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-147</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>SONA PETROL PUMP</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for BARSADBHITA, T/W No. I, ZONE-II, under KHARIBARI CCC, [APPLICATION NO. 4003319471, Reference ID : 403145974]</t>
   </si>
   <si>
     <t>BILL/01969/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for BARSADBHITA Zone-III,TW- I under KHARIBARI CCC</t>
   </si>
   <si>
     <t>BILL/00382/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/73</t>
   </si>
   <si>
     <t>30/05/2024</t>
   </si>
   <si>
     <t>Hiring of (one) no. Disel Motor Cab on daily basis for the Assistant Engineer-II, office of the Executive Engineer, Siliguri W/S Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/00353/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-154</t>
   </si>
   <si>
     <t>New Service Connection Charge for BARSADBHITA, T/W No. II, ZONE- II, under KHARIBARI CCC, [APPLICATION NO. 4003319623, Reference ID : 403147073]</t>
   </si>
   <si>
     <t>BILL/01968/2023-2024</t>
   </si>
   <si>
-    <t>Construction of 200 cu.m. capacity R.C.C. Elevated Reservoir, 20 mtrs. Staging Height at the head works site (Zn-II) including distribution system all zones (HDPE) with Rising Main, Rig bore 3 nos. big dia T/W by Odex-165 method (Zn-II, III), Providing Functional Household Connection (FHTC), Pump House 3 Nos., Blower Room, IEP (Zone-III-30, Zn-II 30) cu.m/hr, Boundary Walls, Soil Testing &amp; all repair works at Zone-I &amp; Zn-II and allied works for Augmentation of BARSADVITA PWSS Kharibari block under Siliguri Sub Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: KHARIBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001070/2024-2025</t>
   </si>
   <si>
     <t>38/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE(MALDA)</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (KHARIBARI Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000997/2024-2025</t>
   </si>
   <si>
     <t>16/NMD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>1114/NMD</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...40 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -968,953 +968,953 @@
         <v>0.44</v>
       </c>
       <c r="Q3" s="4">
         <v>0.97</v>
       </c>
       <c r="R3" s="4">
         <v>220.37</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.87</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.86</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.61</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>31.91</v>
+        <v>572.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>345.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>60.44</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>33.55</v>
+        <v>3.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.86</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>21.57</v>
+        <v>25.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>5</v>
+        <v>17.96</v>
       </c>
       <c r="R7" s="4">
-        <v>23.17</v>
+        <v>71.79</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>0.53</v>
+        <v>31.91</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>9.56</v>
+        <v>33.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>7.5</v>
+        <v>21.57</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>23.17</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>0.99</v>
+        <v>0.53</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>7.54</v>
+        <v>9.56</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>572.07</v>
+        <v>7.5</v>
       </c>
       <c r="Q13" s="4">
-        <v>345.75</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>60.44</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>15.33</v>
+        <v>0.99</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="P15" s="4">
-        <v>41.15</v>
+        <v>7.54</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>82</v>
+        <v>36</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>96.27</v>
+        <v>15.33</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="P17" s="4">
-        <v>25.01</v>
+        <v>41.15</v>
       </c>
       <c r="Q17" s="4">
-        <v>17.96</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>71.79</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>105</v>
+        <v>54</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>107</v>
+        <v>56</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>82</v>
+        <v>36</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
-        <v>21339.76</v>
+        <v>96.27</v>
       </c>
       <c r="Q18" s="4">
-        <v>5.4</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>22207.05</v>
       </c>
       <c r="P19" s="8">
-        <v>378.93</v>
+        <v>373.53</v>
       </c>
       <c r="Q19" s="8">
-        <v>1.71</v>
+        <v>1.68</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>