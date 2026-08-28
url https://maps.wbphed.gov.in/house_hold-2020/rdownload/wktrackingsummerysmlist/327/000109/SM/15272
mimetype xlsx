--- v1 (2026-01-12)
+++ v2 (2026-08-28)
@@ -77,141 +77,141 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GUABARI PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15272</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF GUABARI PIPED WATER SUPPLY SCHEME, TW No I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000462/2023-2024</t>
+  </si>
+  <si>
+    <t>1438/NMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>S.D. CONCERN</t>
+  </si>
+  <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
-    <t>AUGMENTATION OF GUABARI PIPED WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000008/2023-2024</t>
   </si>
   <si>
     <t>207/SWSD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>Part work order for construction the boring of ODEX 165 tubewell, laying distribution, iron elimination plant, pump house, boundary wall, TW all complete under Augmentation of Guabari Piped Water Supply Scheme under Phansidewa Block under Siliguri Sub division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000329/2023-2024</t>
+  </si>
+  <si>
+    <t>676/SWSD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>THE HINDUSTHAN CO. OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>New Service Connection Charge for GUABARI, T/W No. I, under PHANSIDAWA CCC, [APPLICATION NO. 4003325453, Reference ID : 403153288]</t>
   </si>
   <si>
     <t>BILL/01964/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...46 lines deleted...]
-    <t>THE HINDUSTHAN CO. OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: PHANSIDEWA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001072/2024-2025</t>
   </si>
   <si>
     <t>40/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -756,291 +756,291 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.79</v>
+        <v>10.38</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>15.39</v>
+        <v>0.79</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>10.38</v>
+        <v>52.8</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>52.8</v>
+        <v>15.39</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>15.33</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>