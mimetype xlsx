--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,68 @@
     <t>82/SMSD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: NAXALBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001067/2024-2025</t>
   </si>
   <si>
     <t>35/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>Laying of additional pipeline installation of FHTC and Others allied Works at command area of Augmentation of Birsing Piped Water Supply Scheme inconnection with JJM under Siliguri W/S Division P.H.E. Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2537/SWSD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>NARAYAN CH GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1427,87 +1445,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>9.2</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.81</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>21670.07</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>