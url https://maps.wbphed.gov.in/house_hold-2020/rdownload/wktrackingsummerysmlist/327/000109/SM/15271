--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,65 +192,50 @@
     <t>382/SWSD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>PHANSIDEWA SOCIAL &amp; RURAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>New Service Connection Charge for BIRSING, T/W No. I, under NAXALBARI CCC [APPLICATION NO. 4003300023 ; Reference ID : 403131327]</t>
   </si>
   <si>
     <t>BILL/01741/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/228</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...13 lines deleted...]
-    <t>21/07/2024</t>
   </si>
   <si>
     <t>Acceptance cum Work order Laying distribution system along with boring of new tubewells by ODEX-165, construction of pump houses, boundary walls at 3rd and 4th tubewell site and other allied works inconnection with Augmentation of BIRSING Piped Water Supply Scheme at Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000190/2024-2025</t>
   </si>
   <si>
     <t>3324/SWSD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>M/S G.C. CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
@@ -729,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1071,54 +1056,54 @@
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>21.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>15.02</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1150,443 +1135,382 @@
         <v>11.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>53.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>53.95</v>
+        <v>148.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>148.48</v>
+        <v>1.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>1.26</v>
+        <v>9.2</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>9.2</v>
+        <v>4.81</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.27</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>26.47</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...27 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="A13" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>330.31</v>
+      </c>
+      <c r="P13" s="8">
+        <v>4.51</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>1.37</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>