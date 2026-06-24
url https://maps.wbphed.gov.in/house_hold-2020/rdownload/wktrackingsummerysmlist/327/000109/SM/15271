--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -209,51 +209,51 @@
   <si>
     <t>BP/23-24/228</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum Work order Laying distribution system along with boring of new tubewells by ODEX-165, construction of pump houses, boundary walls at 3rd and 4th tubewell site and other allied works inconnection with Augmentation of BIRSING Piped Water Supply Scheme at Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000190/2024-2025</t>
   </si>
   <si>
     <t>3324/SWSD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>08/04/2026</t>
   </si>
   <si>
     <t>M/S G.C. CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>1074/NMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at BIRSING and other adjacent water supply scheme UNDER JJM under NAXALBARI Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Darjeeling.</t>
   </si>
@@ -282,50 +282,74 @@
     <t>35/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>Laying of additional pipeline installation of FHTC and Others allied Works at command area of Augmentation of Birsing Piped Water Supply Scheme inconnection with JJM under Siliguri W/S Division P.H.E. Dte..</t>
   </si>
   <si>
     <t>ORD/000143/2024-2025</t>
   </si>
   <si>
     <t>2537/SWSD</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>NARAYAN CH GHOSH</t>
+  </si>
+  <si>
+    <t>ELCETRIC QUOTATION FOR NEW SERVICE CONNECTION AT TW-II OF BIRSING W/S/S. Reference Id :403161216, Application NO : 4003300030</t>
+  </si>
+  <si>
+    <t>BILL/01307/2025-2026</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1430,87 +1454,203 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P12" s="4">
         <v>4.81</v>
       </c>
       <c r="Q12" s="4">
         <v>1.27</v>
       </c>
       <c r="R12" s="4">
         <v>26.47</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5.36</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P14" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>11</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>21675.43</v>
+      </c>
+      <c r="P15" s="8">
+        <v>4.51</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0.02</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>