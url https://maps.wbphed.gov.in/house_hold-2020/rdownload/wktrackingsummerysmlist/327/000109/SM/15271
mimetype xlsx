--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -77,188 +77,221 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF BIRSING PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15271</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF BIRSING PIPED WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF BIRSING PIPED WATER SUPPLY SCHEME , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000809/2023-2024</t>
   </si>
   <si>
     <t>1666/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>MAA ENTERPRISES</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2023-2024</t>
   </si>
   <si>
     <t>204/SWSD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
   </si>
   <si>
-    <t>Assistant Engineer,Driller In Charge</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000217/2023-2024</t>
   </si>
   <si>
     <t>2292/CDD</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>19/08/2024</t>
   </si>
   <si>
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+    <t>Acceptance cum Work order Laying distribution system along with boring of new tubewells by ODEX-165, construction of pump houses, boundary walls at 3rd and 4th tubewell site and other allied works inconnection with Augmentation of BIRSING Piped Water Supply Scheme at Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000190/2024-2025</t>
+  </si>
+  <si>
+    <t>3324/SWSD</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>M/S G.C. CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and writing the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour sample as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within 328 Villages in Different Block( Matigara,Phansidewa, KharibarI,Naxalbari Block) under Siliguri W/S Division all complete as per direction of EIC.In Each Villge in 4 Locations tentatively, In Each Location (8 X 5= 40 Sq.Ft) Writing Area Required or as per the Dimension given by PHE Dte.), Writing area should be Geo Tagged in appropriate portal as guided by PHE Department</t>
   </si>
   <si>
-    <t>Assistant Engineer(Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000288/2023-2024</t>
   </si>
   <si>
     <t>382/SWSD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>PHANSIDEWA SOCIAL &amp; RURAL WELFARE SOCIETY</t>
   </si>
   <si>
+    <t>Laying of additional pipeline installation of FHTC and Others allied Works at command area of Augmentation of Birsing Piped Water Supply Scheme inconnection with JJM under Siliguri W/S Division P.H.E. Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>2537/SWSD</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>NARAYAN CH GHOSH</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for BIRSING, T/W No. I, under NAXALBARI CCC [APPLICATION NO. 4003300023 ; Reference ID : 403131327]</t>
   </si>
   <si>
     <t>BILL/01741/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/228</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Acceptance cum Work order Laying distribution system along with boring of new tubewells by ODEX-165, construction of pump houses, boundary walls at 3rd and 4th tubewell site and other allied works inconnection with Augmentation of BIRSING Piped Water Supply Scheme at Naxalbari block, Darjeeling Dist. under Siliguri Sub Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>1074/NMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system at BIRSING and other adjacent water supply scheme UNDER JJM under NAXALBARI Block under Northern Mechanical Division, P.H.E. Dte., Dist.- Darjeeling.</t>
   </si>
   <si>
     <t>ORD/000890/2024-2025</t>
   </si>
   <si>
     <t>82/SMSD</t>
@@ -266,90 +299,57 @@
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: NAXALBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001067/2024-2025</t>
   </si>
   <si>
     <t>35/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
-    <t>Laying of additional pipeline installation of FHTC and Others allied Works at command area of Augmentation of Birsing Piped Water Supply Scheme inconnection with JJM under Siliguri W/S Division P.H.E. Dte..</t>
-[...16 lines deleted...]
-  <si>
     <t>ELCETRIC QUOTATION FOR NEW SERVICE CONNECTION AT TW-II OF BIRSING W/S/S. Reference Id :403161216, Application NO : 4003300030</t>
   </si>
   <si>
     <t>BILL/01307/2025-2026</t>
   </si>
   <si>
     <t>13/08/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>21/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -898,746 +898,746 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.31</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>1.59</v>
+        <v>10.31</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>67.69</v>
+        <v>1.59</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>21.57</v>
+        <v>67.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.24</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>15.02</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>11.46</v>
+        <v>53.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>53.95</v>
+        <v>21.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>2.21</v>
       </c>
       <c r="S8" s="4">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>148.48</v>
+        <v>4.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.27</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>26.47</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I10" s="13"/>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>1.26</v>
+        <v>11.46</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>9.2</v>
+        <v>148.48</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>4.81</v>
+        <v>1.26</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.27</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>26.47</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L13" s="4"/>
+      <c r="L13" s="4" t="s">
+        <v>92</v>
+      </c>
       <c r="M13" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>5.36</v>
+        <v>9.2</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="P14" s="4">
-        <v>21339.76</v>
+        <v>5.36</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>21675.43</v>
       </c>
       <c r="P15" s="8">
-        <v>4.51</v>
+        <v>1.75</v>
       </c>
       <c r="Q15" s="8">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>