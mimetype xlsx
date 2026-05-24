--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,74 +180,50 @@
     <t>29/01/2024</t>
   </si>
   <si>
     <t>Laying distribution system along with boring of new tubewells by ODEX-165, construction of pump houses, boundary walls at 3rd and 4th tubewell site, installation of I.E.P. at both sites and other allied works in connection with augmentation of TARBANDHA Piped Water Supply Scheme at Phansidewa block, Darjeeling dist. under Siliguri Sub Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000013/2023-2024</t>
   </si>
   <si>
     <t>336/SWSD</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>UJJWAL ROY</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: PHANSIDEWA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001072/2024-2025</t>
   </si>
   <si>
     <t>40/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
@@ -687,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -907,54 +883,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>10.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1082,345 +1058,284 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>90.32</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>57.23</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>63.37</v>
       </c>
       <c r="S7" s="4">
         <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>15.33</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>15.33</v>
+        <v>148.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>148.48</v>
+        <v>17.38</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>299.73</v>
+      </c>
+      <c r="P11" s="8">
+        <v>67.6</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>22.55</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>