--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,74 @@
     <t>1074/NMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Additional work (Including repairing of damaged house connection , Pipeline extention of existing pipeline etc) &amp; other allied works(laying of pipeline , cleaning the chokage of pipe line and ferrule , repair of pump house , Drain and boundary wall) in connection with augmentation of TARBANDHA Piped Water Supply Scheme at Phansidewa block, Darjeeling dist. under Siliguri Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000244/2024-2025</t>
   </si>
   <si>
     <t>484/SWSD</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1255,87 +1279,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P10" s="4">
         <v>17.38</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P11" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>4.65</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0.02</v>
+      </c>
+      <c r="S11" s="4">
+        <v>11</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>21639.49</v>
+      </c>
+      <c r="P12" s="8">
+        <v>72.25</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.33</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>