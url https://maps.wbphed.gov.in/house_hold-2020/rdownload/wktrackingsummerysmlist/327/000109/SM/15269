--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF TARBANDHA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15269</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying distribution system along with boring of new tubewells by ODEX-165, construction of pump houses, boundary walls at 3rd and 4th tubewell site, installation of I.E.P. at both sites and other allied works in connection with augmentation of TARBANDHA Piped Water Supply Scheme at Phansidewa block, Darjeeling dist. under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000013/2023-2024</t>
+  </si>
+  <si>
+    <t>336/SWSD</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>UJJWAL ROY</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF TARBANDHA PIPED WATER SUPPLY SCHEME , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000806/2023-2024</t>
+  </si>
+  <si>
+    <t>1663/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>29/10/2023</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2023-2024</t>
   </si>
   <si>
     <t>201/SWSD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>New Service Connection Charge for TARBANDHA, T/W No. II, under BAGDOGRA CCC, [APPLICATION NO.4003308985, Reference ID : 403137427]</t>
   </si>
   <si>
     <t>BILL/02033/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/311</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for TARBANDHA, T/W No. II, under PHANSIDEWA CCC [APPLICATION NO. 4003303453 ; Reference ID : 403135383]</t>
   </si>
   <si>
     <t>BILL/01813/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/273</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
-    <t>Laying distribution system along with boring of new tubewells by ODEX-165, construction of pump houses, boundary walls at 3rd and 4th tubewell site, installation of I.E.P. at both sites and other allied works in connection with augmentation of TARBANDHA Piped Water Supply Scheme at Phansidewa block, Darjeeling dist. under Siliguri Sub Division, P.H.E. Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: PHANSIDEWA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001072/2024-2025</t>
   </si>
   <si>
     <t>40/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>1074/NMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Additional work (Including repairing of damaged house connection , Pipeline extention of existing pipeline etc) &amp; other allied works(laying of pipeline , cleaning the chokage of pipe line and ferrule , repair of pump house , Drain and boundary wall) in connection with augmentation of TARBANDHA Piped Water Supply Scheme at Phansidewa block, Darjeeling dist. under Siliguri Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000244/2024-2025</t>
   </si>
   <si>
     <t>484/SWSD</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>10/12/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,589 +825,589 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.59</v>
+        <v>90.32</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>57.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>63.37</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>10.38</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>10.37</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.91</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>5.92</v>
+        <v>10.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.37</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>10.33</v>
+        <v>1.59</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>90.32</v>
+        <v>5.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>57.23</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>63.37</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>15.33</v>
+        <v>10.33</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>148.48</v>
+        <v>15.33</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>17.38</v>
+        <v>148.48</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>17.38</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.65</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>21639.49</v>
       </c>
       <c r="P12" s="8">
-        <v>72.25</v>
+        <v>67.6</v>
       </c>
       <c r="Q12" s="8">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>