--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,168 +77,168 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF DAMDAMA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/14835</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF DAMDAMA PIPED WATER SUPPLY SCHEME, TW No I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000442/2023-2024</t>
+  </si>
+  <si>
+    <t>1381/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>ASHWIRBAD WOOD CRAFT</t>
+  </si>
+  <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
-    <t>AUGMENTATION OF DAMDAMA PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Acceptance cum work order for Laying of rising main, distribution system of pipe line, construction of pump house, boundary wall, sinking of rig bore deep tube well by ODEX-165 method of drilling, development of land and othar works for Augmentation of Damdama nPiped W/S Scheme within Naxalbari Block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000194/2023-2024</t>
+  </si>
+  <si>
+    <t>1903/SWSD</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>K.K.GHOSH &amp; CO.</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION OF HOUSE HOLD TAP CONNECTION (FHTC) AT DIFFERENT MOUZAS UNDER DIFFERENT PIPED WATER SUPPLY SCHEME (PART -C) IN CONNECTION WITH JAL JEEVAN MISSION UNDER SILIGURI W/S DIVISION P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000162/2023-2024</t>
+  </si>
+  <si>
+    <t>364./SSD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>24/09/2023</t>
+  </si>
+  <si>
+    <t>SEBU CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Construction of household tap connection (FHTC)at different mouzas under different piped water supply scheme (Part A) in connection with Jal Jeevan Mission under Siliguri W/S Division P.H.E DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000157/2023-2024</t>
+  </si>
+  <si>
+    <t>364/SSD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2023-2024</t>
   </si>
   <si>
     <t>208/SWSD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>CONSTRUCTION OF HOUSE HOLD TAP CONNECTION (FHTC) AT DIFFERENT MOUZAS UNDER DIFFERENT PIPED WATER SUPPLY SCHEME (PART -C) IN CONNECTION WITH JAL JEEVAN MISSION UNDER SILIGURI W/S DIVISION P.H.E Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Damdama w/s scheme T.W N0_ I in the dist. Darjeeling</t>
   </si>
   <si>
     <t>BILL/00322/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/43</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...40 lines deleted...]
-    <t>K.K.GHOSH &amp; CO.</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>1114/NMD</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: NAXALBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001067/2024-2025</t>
   </si>
@@ -801,474 +801,474 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.59</v>
+        <v>10.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.57</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.59</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>0.98</v>
+        <v>31.94</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>53.3</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>0.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.64</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>5.81</v>
+        <v>0.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.94</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>10.38</v>
+        <v>1.59</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>31.94</v>
+        <v>5.81</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>96.27</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>9.2</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
@@ -1279,54 +1279,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>157.14</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>27.41</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>17.44</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>