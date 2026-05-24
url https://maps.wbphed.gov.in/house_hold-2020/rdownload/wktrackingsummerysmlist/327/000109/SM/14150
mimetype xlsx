--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,74 +216,50 @@
     <t>06/02/2024</t>
   </si>
   <si>
     <t>New service connection at singijhora PWSS,Z-I,TW-II under NMD PHE Dte. Application no- 4003417642 Ref id- 403224817</t>
   </si>
   <si>
     <t>BILL/00386/2024-2025</t>
   </si>
   <si>
     <t>New Service Connection Charge for SINGIJHOR Zone-II,TW- I under BAGDOGRA CCC</t>
   </si>
   <si>
     <t>BILL/00384/2024-2025</t>
   </si>
   <si>
     <t>New Service Connection Charge for SINGIJHORA, T/W No.II, ZONE-III under BAGDOGRA CCC, [APPLICATION NO. 4003326171, Reference ID : 403152622]</t>
   </si>
   <si>
     <t>BILL/01959/2023-2024</t>
   </si>
   <si>
     <t>New service connection at singijhora PWSS,Z-I,TW-I under NMD PHE Dte. Application no- 4003417637 Ref id- 403224816</t>
   </si>
   <si>
     <t>BILL/00387/2024-2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of 300 - 1 No. &amp; 150 - 2 Nos. cu.m. capacity R.C.C. Elevated Reservoir , 20 Mtrs. Staging Height at the head works site (Zone - I, II &amp; III) including distribution system (HDPE) with Rising Main, Rig bore 6 Nos. big dia T/W by Odex-165 method, Providing Functional Household Tap Connection (FHTC), Pump House 6 Nos., Blower Room 3 Nos., IEP 70, 35 &amp; 35 cu.m./hr, Boundary Walls, Horizontal Boring, Soil Testing and allied works at SINGHIJHOR PWSS Phansidewa block under Siliguri Sub Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000107/2023-2024</t>
   </si>
   <si>
     <t>1147/SWSD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SINGIJHOR PIPED WATER SUPPLY SCHEME, ( ZONE-I) TW No. I and II, (ZONE-II) TW No. I and II, (ZONE-III) TW No. I and II, in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000790/2023-2024</t>
   </si>
@@ -708,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -873,54 +849,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1432,266 +1408,203 @@
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>21339.76</v>
+        <v>1080.94</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1080.94</v>
+        <v>45.94</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>34.25</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>74.56</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1306.72</v>
+      </c>
+      <c r="P15" s="8">
+        <v>37.85</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>2.9</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>