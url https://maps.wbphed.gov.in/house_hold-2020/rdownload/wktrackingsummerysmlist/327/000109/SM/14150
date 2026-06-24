--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,74 @@
     <t>08/08/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SINGIJHOR PIPED WATER SUPPLY SCHEME, ( ZONE-I) TW No. I and II, (ZONE-II) TW No. I and II, (ZONE-III) TW No. I and II, in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000790/2023-2024</t>
   </si>
   <si>
     <t>1654/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>30/08/2025</t>
   </si>
   <si>
     <t>M/S P.P. ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1524,87 +1548,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P14" s="4">
         <v>45.94</v>
       </c>
       <c r="Q14" s="4">
         <v>34.25</v>
       </c>
       <c r="R14" s="4">
         <v>74.56</v>
       </c>
       <c r="S14" s="4">
         <v>75</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P15" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>24.77</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0.12</v>
+      </c>
+      <c r="S15" s="4">
+        <v>11</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>22646.48</v>
+      </c>
+      <c r="P16" s="8">
+        <v>62.62</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0.28</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>