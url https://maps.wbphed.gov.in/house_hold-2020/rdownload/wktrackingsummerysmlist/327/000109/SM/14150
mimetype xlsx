--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -116,210 +116,210 @@
   <si>
     <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Singijhor Piped water supply schemes at the uncovered mouzas under Phansidewa Block of Siliguri Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000327/2022-2023</t>
   </si>
   <si>
     <t>409/SSD</t>
   </si>
   <si>
     <t>28/07/2022</t>
   </si>
   <si>
     <t>17/08/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 300 - 1 No. &amp; 150 - 2 Nos. cu.m. capacity R.C.C. Elevated Reservoir , 20 Mtrs. Staging Height at the head works site (Zone - I, II &amp; III) including distribution system (HDPE) with Rising Main, Rig bore 6 Nos. big dia T/W by Odex-165 method, Providing Functional Household Tap Connection (FHTC), Pump House 6 Nos., Blower Room 3 Nos., IEP 70, 35 &amp; 35 cu.m./hr, Boundary Walls, Horizontal Boring, Soil Testing and allied works at SINGHIJHOR PWSS Phansidewa block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000107/2023-2024</t>
+  </si>
+  <si>
+    <t>1147/SWSD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>UNIBRO INFRASERV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for SINGIJHOR PIPED WATER SUPPLY SCHEME, ( ZONE-I) TW No. I and II, (ZONE-II) TW No. I and II, (ZONE-III) TW No. I and II, in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000790/2023-2024</t>
+  </si>
+  <si>
+    <t>1654/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>30/08/2025</t>
+  </si>
+  <si>
+    <t>M/S P.P. ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of C.I.D.F specials for using pumping machinery installation purpose at SINGIJHORA W/S/S under JJM in the dist. of Siliguri under, Northern Mechanical Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001437/2023-2024</t>
+  </si>
+  <si>
+    <t>425/SMSD</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2022-2023</t>
   </si>
   <si>
     <t>2201/SWSD</t>
   </si>
   <si>
     <t>04/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>RTOR000038/2023-2024</t>
   </si>
   <si>
     <t>58/SWSD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
+    <t>New Service Connection Charge for SINGIJHOR Zone-II,TW- I under BAGDOGRA CCC</t>
+  </si>
+  <si>
+    <t>BILL/00384/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/73</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New service connection at singijhora PWSS,Z-I,TW-II under NMD PHE Dte. Application no- 4003417642 Ref id- 403224817</t>
+  </si>
+  <si>
+    <t>BILL/00386/2024-2025</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for SINGIJHOR Zone-II,TW- II under BAGDOGRA CCC</t>
   </si>
   <si>
     <t>BILL/00383/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/73</t>
-[...7 lines deleted...]
-  <si>
     <t>New Service Connection Charge for SINGIJHORA, T/W No.I, ZONE-III under BAGDOGRA CCC, [APPLICATION NO. 4003326146, Reference ID : 403152620]</t>
   </si>
   <si>
     <t>BILL/01958/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
-    <t>New service connection at singijhora PWSS,Z-I,TW-II under NMD PHE Dte. Application no- 4003417642 Ref id- 403224817</t>
-[...10 lines deleted...]
-  <si>
     <t>New Service Connection Charge for SINGIJHORA, T/W No.II, ZONE-III under BAGDOGRA CCC, [APPLICATION NO. 4003326171, Reference ID : 403152622]</t>
   </si>
   <si>
     <t>BILL/01959/2023-2024</t>
   </si>
   <si>
     <t>New service connection at singijhora PWSS,Z-I,TW-I under NMD PHE Dte. Application no- 4003417637 Ref id- 403224816</t>
   </si>
   <si>
     <t>BILL/00387/2024-2025</t>
-  </si>
-[...58 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -897,788 +897,788 @@
       <c r="Q3" s="4">
         <v>3.6</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>74.03</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>0.58</v>
+        <v>1080.94</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>22.63</v>
+        <v>45.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>34.25</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>74.56</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>13.76</v>
+        <v>0.58</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>7.79</v>
+        <v>74.03</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>19.19</v>
+        <v>22.63</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>17.12</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>6.05</v>
+        <v>19.19</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>15.08</v>
+        <v>13.76</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="P13" s="4">
-        <v>1080.94</v>
+        <v>7.79</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>45.94</v>
+        <v>6.05</v>
       </c>
       <c r="Q14" s="4">
-        <v>34.25</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>74.56</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="P15" s="4">
-        <v>21339.76</v>
+        <v>15.08</v>
       </c>
       <c r="Q15" s="4">
-        <v>24.77</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>22646.48</v>
       </c>
       <c r="P16" s="8">
-        <v>62.62</v>
+        <v>50.24</v>
       </c>
       <c r="Q16" s="8">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>