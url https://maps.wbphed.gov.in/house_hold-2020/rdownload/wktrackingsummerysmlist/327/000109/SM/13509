--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -293,54 +293,72 @@
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying distribution system along with construction of pump house with toilet (2 nos. at each zone), boundary walls ( 2 nos.at each zone ), boring of new tubewells by ODEX-165 ( 2 nos.at each zone) , providing FHTC With platform &amp; other allied works under Jal Jeevan Mission Programme for FULBARI Piped water supply Scheme (zone-I,II &amp; III ) under Kharibari Block ,Darjeeling District , under Siliguri Sub Division ,P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000032/2023-2024</t>
   </si>
   <si>
     <t>651/SWSD</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
-    <t>02/09/2025</t>
+    <t>30/01/2026</t>
   </si>
   <si>
     <t>AKASH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for FULBARI PIPED WATER SUPPLY SCHEME( ZONE-I) TW No. I, II, (ZONE-II) TW No. I , II and (ZONE-III) TW No. I , II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000802/2023-2024</t>
+  </si>
+  <si>
+    <t>1659/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>22/10/2025</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -953,54 +971,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.58</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>90.55</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1075,54 +1093,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.44</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.44</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1138,54 +1156,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>11.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.85</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>7.14</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>55</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1614,54 +1632,54 @@
       <c r="I15" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P15" s="4">
         <v>21339.76</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.65</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>11</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1677,101 +1695,164 @@
       <c r="I16" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P16" s="4">
         <v>341.56</v>
       </c>
       <c r="Q16" s="4">
-        <v>209.06</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>61.21</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P17" s="4">
+        <v>57.06</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>21853.77</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>