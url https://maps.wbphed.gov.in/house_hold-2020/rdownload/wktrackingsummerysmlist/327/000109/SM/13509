--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,74 +255,50 @@
     <t>06/02/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for FULBARI, T/W No. III, under KHARIBARI CCC [APPLICATION NO.4003303307 ; Reference ID : 403132403]</t>
   </si>
   <si>
     <t>BILL/02016/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/309</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for FULBARI, T/W No. VI, under KHARIBARI CCC, [APPLICATION NO. 4003320625, Reference ID : 403147079]</t>
   </si>
   <si>
     <t>BILL/01957/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for FULBARI, T/W No. IV, under KHARIBARI CCC, [APPLICATION NO. 4003320577, Reference ID : 403147082]</t>
   </si>
   <si>
     <t>BILL/01955/2023-2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying distribution system along with construction of pump house with toilet (2 nos. at each zone), boundary walls ( 2 nos.at each zone ), boring of new tubewells by ODEX-165 ( 2 nos.at each zone) , providing FHTC With platform &amp; other allied works under Jal Jeevan Mission Programme for FULBARI Piped water supply Scheme (zone-I,II &amp; III ) under Kharibari Block ,Darjeeling District , under Siliguri Sub Division ,P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000032/2023-2024</t>
   </si>
   <si>
     <t>651/SWSD</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>AKASH ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for FULBARI PIPED WATER SUPPLY SCHEME( ZONE-I) TW No. I, II, (ZONE-II) TW No. I , II and (ZONE-III) TW No. I , II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000802/2023-2024</t>
   </si>
@@ -747,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -971,54 +947,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.58</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.55</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1093,54 +1069,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.44</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1156,54 +1132,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>11.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>7.14</v>
       </c>
       <c r="S7" s="4">
         <v>55</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1593,266 +1569,203 @@
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I15" s="13" t="s">
+      <c r="L15" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>21339.76</v>
+        <v>341.56</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>209.06</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>61.21</v>
       </c>
       <c r="S15" s="4">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>341.56</v>
+        <v>57.06</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>48.64</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>85.24</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A17" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>514.01</v>
+      </c>
+      <c r="P17" s="8">
+        <v>261.58</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>50.89</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>