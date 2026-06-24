--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,83 @@
     <t>15/06/2023</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>AKASH ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for FULBARI PIPED WATER SUPPLY SCHEME( ZONE-I) TW No. I, II, (ZONE-II) TW No. I , II and (ZONE-III) TW No. I , II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000802/2023-2024</t>
   </si>
   <si>
     <t>1659/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for FULBARI PWSS, ZONE- I ,T/W-II Near Khal line under KHARIBARI CCC</t>
+  </si>
+  <si>
+    <t>BILL/00319/2025-2026</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1685,87 +1718,207 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P16" s="4">
         <v>57.06</v>
       </c>
       <c r="Q16" s="4">
         <v>48.64</v>
       </c>
       <c r="R16" s="4">
         <v>85.24</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5.75</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P18" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>4.65</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0.02</v>
+      </c>
+      <c r="S18" s="4">
+        <v>11</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>21859.53</v>
+      </c>
+      <c r="P19" s="8">
+        <v>266.23</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>1.22</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>