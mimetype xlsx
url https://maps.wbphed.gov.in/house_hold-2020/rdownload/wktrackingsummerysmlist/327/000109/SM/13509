--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,282 +92,282 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Kharibari</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>FULBARI PIPED WATER SUPPLY SCHEME ( ZONE-I, II&amp; III)</t>
   </si>
   <si>
     <t>SM/13509</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Fulbari Piped water supply schemes at the uncovered mouzas under Kharibari Block of Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000331/2022-2023</t>
+  </si>
+  <si>
+    <t>413/SSD</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000070/2022-2023</t>
   </si>
   <si>
     <t>2049/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Fulbari Piped water supply schemes at the uncovered mouzas under Kharibari Block of Siliguri Sub Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>ENVIROTECH SOLUTIONS</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying distribution system along with construction of pump house with toilet (2 nos. at each zone), boundary walls ( 2 nos.at each zone ), boring of new tubewells by ODEX-165 ( 2 nos.at each zone) , providing FHTC With platform &amp; other allied works under Jal Jeevan Mission Programme for FULBARI Piped water supply Scheme (zone-I,II &amp; III ) under Kharibari Block ,Darjeeling District , under Siliguri Sub Division ,P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000032/2023-2024</t>
+  </si>
+  <si>
+    <t>651/SWSD</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>AKASH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for FULBARI PIPED WATER SUPPLY SCHEME( ZONE-I) TW No. I, II, (ZONE-II) TW No. I , II and (ZONE-III) TW No. I , II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000802/2023-2024</t>
+  </si>
+  <si>
+    <t>1659/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>22/10/2025</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply and Delivery of C.I.D.F special ( 90 degree Bend) for using pumping machinery installation purpose at FULBARI W/S/S under JJM in the dist. of Siliguri under, Northern Mechanical Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001039/2023-2024</t>
+  </si>
+  <si>
+    <t>424/SMSD</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>THE BANERJEE CONCERN</t>
   </si>
   <si>
     <t>RTOR000034/2023-2024</t>
   </si>
   <si>
     <t>2294/SWSD</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...23 lines deleted...]
-    <t>THE BANERJEE CONCERN</t>
+    <t>New Service Connection Charge for FULBARI, T/W No. II, under KHARIBARI CCC [APPLICATION NO. 4003293292 ; Reference ID : 403125589]</t>
+  </si>
+  <si>
+    <t>BILL/01711/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/204</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for FULBARI, T/W No. I, under KHARIBARI CCC [APPLICATION NO. 4003293300 ; Reference ID : 403125590]</t>
+  </si>
+  <si>
+    <t>BILL/01710/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/205</t>
   </si>
   <si>
     <t>Supply and erection of scheme information board made of 50X50X6 mm. M.S. angle frame 6'00X4'00 size at a height over 1.5M. over ground including ties and bracing made of 32X32X6 mm. M.S. Angle and legs(50X50X6mm) are embedded at a depth of 600 mm. and to be fixed in Cement Concrete(1:2:4) footing size 250X250X600 mm. under ground.The board for display to be made on self-adhesive latex venyle print (UVray protected) 100 micron as per standard format given from department to be pasted over M.S. sheet ( size-6'X4') including carriage , loading ,unloading at different sites under the area of four nos. Blocks under Siliguri Mahakuma Parishad area. Total nos of board -84 nos.</t>
   </si>
   <si>
     <t>Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000319/2023-2024</t>
   </si>
   <si>
     <t>641/SWSD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t>BUDDHADEV NAG</t>
   </si>
   <si>
     <t>RTOR000040/2023-2024</t>
   </si>
   <si>
     <t>60/SWSD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
-    <t>New Service Connection Charge for FULBARI, T/W No. II, under KHARIBARI CCC [APPLICATION NO. 4003293292 ; Reference ID : 403125589]</t>
-[...22 lines deleted...]
-  <si>
     <t>New Service Connection Charge for FULBARI, T/W No. V, under KHARIBARI CCC, [APPLICATION NO. 4003320539, Reference ID : 403147071]</t>
   </si>
   <si>
     <t>BILL/01956/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for FULBARI, T/W No. III, under KHARIBARI CCC [APPLICATION NO.4003303307 ; Reference ID : 403132403]</t>
   </si>
   <si>
     <t>BILL/02016/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/309</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
+    <t>New Service Connection Charge for FULBARI, T/W No. IV, under KHARIBARI CCC, [APPLICATION NO. 4003320577, Reference ID : 403147082]</t>
+  </si>
+  <si>
+    <t>BILL/01955/2023-2024</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for FULBARI, T/W No. VI, under KHARIBARI CCC, [APPLICATION NO. 4003320625, Reference ID : 403147079]</t>
   </si>
   <si>
     <t>BILL/01957/2023-2024</t>
   </si>
   <si>
-    <t>New Service Connection Charge for FULBARI, T/W No. IV, under KHARIBARI CCC, [APPLICATION NO. 4003320577, Reference ID : 403147082]</t>
-[...40 lines deleted...]
-  <si>
     <t>New Service Connection Charge for FULBARI PWSS, ZONE- I ,T/W-II Near Khal line under KHARIBARI CCC</t>
   </si>
   <si>
     <t>BILL/00319/2025-2026</t>
   </si>
   <si>
     <t>19/05/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -896,1016 +896,1016 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>30.25</v>
+        <v>2.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.55</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.85</v>
+        <v>30.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.58</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>90.55</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.31</v>
+        <v>21339.76</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.44</v>
+        <v>341.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.44</v>
+        <v>209.06</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>61.21</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>11.93</v>
+        <v>57.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.85</v>
+        <v>48.64</v>
       </c>
       <c r="R7" s="4">
-        <v>7.14</v>
+        <v>85.24</v>
       </c>
       <c r="S7" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>5.67</v>
+        <v>0.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>10.87</v>
+        <v>0.31</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>8.93</v>
+        <v>10.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>13.01</v>
+        <v>8.93</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>80</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>11.85</v>
+        <v>11.93</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>7.14</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="P13" s="4">
-        <v>11.94</v>
+        <v>5.67</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="P14" s="4">
-        <v>7.35</v>
+        <v>13.01</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="P15" s="4">
-        <v>341.56</v>
+        <v>11.85</v>
       </c>
       <c r="Q15" s="4">
-        <v>209.06</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>61.21</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="P16" s="4">
-        <v>57.06</v>
+        <v>7.35</v>
       </c>
       <c r="Q16" s="4">
-        <v>48.64</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>85.24</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="L17" s="4"/>
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>91</v>
+      </c>
       <c r="M17" s="4" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="P17" s="4">
-        <v>5.75</v>
+        <v>11.94</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>96</v>
+        <v>54</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="L18" s="4"/>
       <c r="M18" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>103</v>
+        <v>75</v>
       </c>
       <c r="P18" s="4">
-        <v>21339.76</v>
+        <v>5.75</v>
       </c>
       <c r="Q18" s="4">
-        <v>4.65</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>21859.53</v>
       </c>
       <c r="P19" s="8">
-        <v>266.23</v>
+        <v>261.58</v>
       </c>
       <c r="Q19" s="8">
-        <v>1.22</v>
+        <v>1.2</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>