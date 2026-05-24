--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -197,81 +197,57 @@
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for PATHAR HIRHIRAR CHHAT , T/W No. III, under NAXALBARI CCC, [APPLICATION NO. 4003313525, Reference ID : 403145696]</t>
   </si>
   <si>
     <t>BILL/01954/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for PATHAR HARHARIAR CHHAT, T/W No. II, under NAXALBARI CCC [APPLICATION NO. 4003300848 ; Reference ID : 403131314]</t>
   </si>
   <si>
     <t>BILL/01740/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/225</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...5 lines deleted...]
-    <t>Assistant Engineer,Driller In Charge</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PATHAR HIRHIRAR CHHAT PIPED WATER SUPPLY SCHEME, TW No. I, II and III in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...19 lines deleted...]
-    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000780/2023-2024</t>
   </si>
   <si>
     <t>1644/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>13/04/2025</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: PHANSIDEWA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001071/2024-2025</t>
   </si>
   <si>
     <t>39/NMD</t>
   </si>
@@ -726,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -889,54 +865,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.03</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1011,54 +987,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>403.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>249.1</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>61.71</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1271,392 +1247,329 @@
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>21339.76</v>
+        <v>20.85</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>20.85</v>
+        <v>15.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>15.34</v>
+        <v>23.02</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>23.02</v>
+        <v>148.48</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>678.96</v>
+      </c>
+      <c r="P14" s="8">
+        <v>252.16</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>37.14</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>