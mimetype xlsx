--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,74 @@
     <t>15/NMD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>1074/NMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1489,87 +1513,150 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>148.48</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P14" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>4.65</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0.02</v>
+      </c>
+      <c r="S14" s="4">
+        <v>11</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>22018.73</v>
+      </c>
+      <c r="P15" s="8">
+        <v>256.81</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>1.17</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>