--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -128,216 +128,216 @@
   <si>
     <t>09/06/2022</t>
   </si>
   <si>
     <t>29/06/2022</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2022-2023</t>
   </si>
   <si>
     <t>2044/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Construction of 200 Cu.M. capacity RCC Elevated Reservoir of 20 mtr. Staging Height with laying distribution system, soil investigation, rising main, boring of deep tubewells by ODEX-165, construction of pump houses with toilet, boundary wall at head works 2nd tubewell &amp; 3rd Tubewell sites with necessary interconnection, providing FHTC with platform with other allied works under Jal Jeevan Mission for PATHAR HIRHIRAR CHHAT piped W/S scheme of Phansidewa Block under Siliguri Sub Division PHE Dte. ( Sl No. 08)</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000075/2023-2024</t>
   </si>
   <si>
     <t>859/SWSD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>16/08/2026</t>
   </si>
   <si>
     <t>SUBIR CH. CHOWDHURY</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for PATHAR HIRHIRAR CHHAT PIPED WATER SUPPLY SCHEME, TW No. I, II and III in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000780/2023-2024</t>
+  </si>
+  <si>
+    <t>1644/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>13/04/2025</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>RTOR000043/2023-2024</t>
   </si>
   <si>
     <t>68/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for PATHAR HARHARIAR CHHAT, T/W No. I, under NAXALBARI CCC [APPLICATION NO. 4003299733 ; Reference ID : 403131317]</t>
   </si>
   <si>
     <t>BILL/01739/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/224</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
+    <t>New Service Connection Charge for PATHAR HARHARIAR CHHAT, T/W No. II, under NAXALBARI CCC [APPLICATION NO. 4003300848 ; Reference ID : 403131314]</t>
+  </si>
+  <si>
+    <t>BILL/01740/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/225</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for PATHAR HIRHIRAR CHHAT , T/W No. III, under NAXALBARI CCC, [APPLICATION NO. 4003313525, Reference ID : 403145696]</t>
   </si>
   <si>
     <t>BILL/01954/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
-    <t>New Service Connection Charge for PATHAR HARHARIAR CHHAT, T/W No. II, under NAXALBARI CCC [APPLICATION NO. 4003300848 ; Reference ID : 403131314]</t>
-[...31 lines deleted...]
-  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: PHANSIDEWA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001071/2024-2025</t>
   </si>
   <si>
     <t>39/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>M/S P.P. ELECTRICALS</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (PHANSIDEWA Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000996/2024-2025</t>
   </si>
   <si>
     <t>15/NMD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>1074/NMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -972,678 +972,678 @@
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>403.68</v>
+        <v>21339.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>249.1</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>61.71</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>8.57</v>
+        <v>403.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>249.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>61.71</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>7.72</v>
+        <v>20.85</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>12.79</v>
+        <v>8.57</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>4.46</v>
+        <v>7.72</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>20.85</v>
+        <v>4.46</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>15.34</v>
+        <v>12.79</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>23.02</v>
+        <v>15.34</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>148.48</v>
+        <v>23.02</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>21339.76</v>
+        <v>148.48</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.65</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>22018.73</v>
       </c>
       <c r="P15" s="8">
-        <v>256.81</v>
+        <v>252.16</v>
       </c>
       <c r="Q15" s="8">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>