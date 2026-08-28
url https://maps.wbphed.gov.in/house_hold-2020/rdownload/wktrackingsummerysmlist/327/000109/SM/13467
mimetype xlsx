--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,171 +89,171 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF BUDHARUGAON PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/13467</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000068/2022-2023</t>
+  </si>
+  <si>
+    <t>2047/SWSD</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Construction of Pump House 2 Nos. (5.4 X 3.6) with toilet (2.1 X 1.2), Rig bore 2 Nos. Big Dia T/W by Odex-165 method, Boundary Walls, Laying distribution system (HDPE pipe), Rising Main, Providing FHTC &amp; Supplying Fabrication on suitable RCC foundation &amp; commissioning with 3 (three) months trial run IEP (25 cu.m./hr. for Zone-II &amp; 50 cu.m./hr. for Zone-III), all repair works Zone-I and allied works at Augmentation of BUDHARUGAON PWSS at Phansidewa block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000045/2023-2024</t>
+  </si>
+  <si>
+    <t>655/SWSD</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>NETWAY SOLUTION</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF BUDHARUGAON PIPED WATER SUPPLY SCHEME , TW No I (Zone-II) and TW No. I (Zone-III) in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000439/2023-2024</t>
+  </si>
+  <si>
+    <t>1378/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>NIRMAN</t>
+  </si>
+  <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF BUDHARUGAON PIPED WATER SUPPLY SCHEME UNDER PHANSIDEWA BLOCK, SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
-    <t>Assistant Engineer(Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000051/2023-2024</t>
   </si>
   <si>
     <t>244/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
-    <t>15/06/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and writing the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour sample as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within 328 Villages in Different Block( Matigara,Phansidewa, KharibarI,Naxalbari Block) under Siliguri W/S Division all complete as per direction of EIC.In Each Villge in 4 Locations tentatively, In Each Location (8 X 5= 40 Sq.Ft) Writing Area Required or as per the Dimension given by PHE Dte.), Writing area should be Geo Tagged in appropriate portal as guided by PHE Department</t>
   </si>
   <si>
     <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000288/2023-2024</t>
   </si>
   <si>
     <t>382/SWSD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>PHANSIDEWA SOCIAL &amp; RURAL WELFARE SOCIETY</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Infrastructure Cost for BUDHARUGAON T/W No. II, ZONE-I, under BIDHANNAGAR CCC , [APPLICATION NO. 4003322531, Reference ID : 403149186]</t>
   </si>
   <si>
     <t>BILL/02026/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/311</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Infrastructure Cost for BUDHARUGAON T/W No. II, ZONE-III, under BIDHANNAGAR CCC , [APPLICATION NO. 4003322541, Reference ID : 403149161]</t>
   </si>
   <si>
     <t>BILL/02027/2023-2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>NIRMAN</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: PHANSIDEWA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001071/2024-2025</t>
   </si>
   <si>
     <t>39/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>M/S P.P. ELECTRICALS</t>
   </si>
   <si>
     <t>ORD/001072/2024-2025</t>
   </si>
   <si>
     <t>40/NMD</t>
   </si>
@@ -825,592 +825,592 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>4.02</v>
+        <v>26.07</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>26.07</v>
+        <v>371.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>141.79</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>38.17</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>21.57</v>
+        <v>23.67</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>4.85</v>
+        <v>4.02</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.26</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>21.57</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>5.31</v>
+      </c>
+      <c r="R7" s="4">
+        <v>24.62</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>371.47</v>
+        <v>4.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>23.67</v>
+        <v>5</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>15.34</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>15.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>96.27</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
@@ -1421,54 +1421,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>583.59</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>151.09</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>25.89</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>