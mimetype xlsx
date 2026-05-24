--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,68 @@
     <t>87/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Laying distribution system along with construction of pump houses with toilet, boundary walls at tube well sites, laying of rising main, providing FHTC with platform and other allied works under Jal Jeevan Mission (JJM) for MANJHA TEA GARDEN Piped Water Supply Scheme under Naxalbari block, Darjeeling District under Siliguri Sub Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000271/2022-2023</t>
   </si>
   <si>
     <t>2504/SWSD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>BUDDHADEV NAG</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for MANJHA TEA GARDEN PWSS at TW NO II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001617/2023-2024</t>
+  </si>
+  <si>
+    <t>661/NMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -869,54 +887,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.77</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1109,54 +1127,54 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>23.21</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22.6</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.38</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1231,101 +1249,164 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>154.25</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>122.58</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>79.47</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P11" s="4">
+        <v>11.88</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>11.22</v>
+      </c>
+      <c r="R11" s="4">
+        <v>94.46</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>211.05</v>
+      </c>
+      <c r="P12" s="8">
+        <v>158.52</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>75.11</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>