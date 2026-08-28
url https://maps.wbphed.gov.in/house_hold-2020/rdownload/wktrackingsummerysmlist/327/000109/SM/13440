--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,189 +92,189 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Naxalbari</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>MANJA TEA GARDEN PIPED WATER SUPPLY SCHEME ( ZONE-I &amp; II )</t>
   </si>
   <si>
     <t>SM/13440</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Manja Tea Garden Piped water supply schemes at the uncovered mouzas under Naxalbari Block of Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000322/2022-2023</t>
+  </si>
+  <si>
+    <t>312/SSD</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000042/2022-2023</t>
   </si>
   <si>
     <t>2021/SWSD</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Manja Tea Garden Piped water supply schemes at the uncovered mouzas under Naxalbari Block of Siliguri Sub Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>ENVIROTECH SOLUTIONS</t>
+    <t>Laying distribution system along with construction of pump houses with toilet, boundary walls at tube well sites, laying of rising main, providing FHTC with platform and other allied works under Jal Jeevan Mission (JJM) for MANJHA TEA GARDEN Piped Water Supply Scheme under Naxalbari block, Darjeeling District under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000271/2022-2023</t>
+  </si>
+  <si>
+    <t>2504/SWSD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>BUDDHADEV NAG</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for MANJA TEA GARDEN PIPED WATER SUPPLY SCHEME ,(Zone-I) TW No. I and (Zone-II) TW No. I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000168/2023-2024</t>
+  </si>
+  <si>
+    <t>1210/NMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>M/S PALIDEB ENGINEERING WORKS</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for MANJHA T.G., T.W. No. I under NAXALBARI CCC, [APPLICATION NO. 4003194643, Reference ID : 403046929]</t>
   </si>
   <si>
     <t>BILL/00595/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/79</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for MANJHA T.G., T.W. No. III under NAXALBARI CCC, [APPLICATION NO. 4003194667, Reference ID : 403046932]</t>
   </si>
   <si>
     <t>BILL/00594/2023-2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for MANJHA T.G., T.W. No. II under NAXALBARI CCC, [APPLICATION NO. 4003194663, Reference ID : 403046923]</t>
   </si>
   <si>
     <t>BILL/00596/2023-2024</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for MANJA TEA GARDEN PIPED WATER SUPPLY SCHEME ,(Zone-I) TW No. I and (Zone-II) TW No. I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>M/S PALIDEB ENGINEERING WORKS</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for MANJHA TEA GARDEN PWSS at TW NO II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001617/2023-2024</t>
+  </si>
+  <si>
+    <t>661/NMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
   </si>
   <si>
     <t>RTOR000059/2023-2024</t>
   </si>
   <si>
     <t>87/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>SARKAR ELECTRIC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -803,566 +803,566 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>2.39</v>
+        <v>2.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.12</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.77</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.28</v>
+        <v>2.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.12</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>92.77</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>7.19</v>
+        <v>154.25</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>122.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.47</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>2.87</v>
+        <v>23.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.6</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.38</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>3.68</v>
+        <v>7.19</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>23.21</v>
+        <v>2.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>22.6</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>97.38</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.3</v>
+        <v>3.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>154.25</v>
+        <v>11.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>122.58</v>
+        <v>11.22</v>
       </c>
       <c r="R10" s="4">
-        <v>79.47</v>
+        <v>94.46</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>11.88</v>
+        <v>3.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.22</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>94.46</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>211.05</v>