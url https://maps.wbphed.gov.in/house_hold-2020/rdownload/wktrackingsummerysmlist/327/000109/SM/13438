--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,74 +201,50 @@
     <t>New Service Connection Charge for NICHITPUR, T/W No. II, under NAXALBARI CCC, [APPLICATION NO. 4003299652, Reference ID : 403130074]</t>
   </si>
   <si>
     <t>BILL/01953/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for NICHINTAPUR, T/W No. I, under MATIGARA CCC [APPLICATION NO. 4003299595 ; Reference ID : 403130071]</t>
   </si>
   <si>
     <t>BILL/01816/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/276</t>
   </si>
   <si>
     <t>29/01/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying distribution pipeline and Rising Main allied with construction of 2 nos. big dia rig bore tube well by ODEX-165, Pump House (5.4 X 3.65 m), Iron Elimination Plant (10 cu.m/hr.), Boundary Wall including FHTC at NICHITPUR Piped Water Supply Scheme under Matigara Block, Darjeeling Dist. in connection with Jal Jeevan Mission under Siliguri Sub Division, P.H.E. Dte. (2ND CALL)</t>
   </si>
   <si>
     <t>ORD/000039/2023-2024</t>
   </si>
   <si>
     <t>643/SWSD</t>
   </si>
   <si>
     <t>11/05/2025</t>
   </si>
   <si>
     <t>U.K CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (MATIGARA Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000995/2024-2025</t>
   </si>
   <si>
     <t>14/NMD</t>
   </si>
@@ -708,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -932,54 +908,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.05</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1054,54 +1030,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>11.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.35</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1255,329 +1231,266 @@
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>21339.76</v>
+        <v>108.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>49.39</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>45.33</v>
       </c>
       <c r="S10" s="4">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>108.96</v>
+        <v>33.77</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>33.77</v>
+        <v>96.27</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>289.6</v>
+      </c>
+      <c r="P13" s="8">
+        <v>62.22</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>21.49</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>