--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,74 @@
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>1114/NMD</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1410,87 +1434,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>96.27</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>5.36</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="S13" s="4">
+        <v>11</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>21629.36</v>
+      </c>
+      <c r="P14" s="8">
+        <v>67.58</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0.31</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>