--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -107,219 +107,219 @@
   <si>
     <t>Nichitpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13438</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000059/2022-2023</t>
   </si>
   <si>
     <t>2039/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying distribution pipeline and Rising Main allied with construction of 2 nos. big dia rig bore tube well by ODEX-165, Pump House (5.4 X 3.65 m), Iron Elimination Plant (10 cu.m/hr.), Boundary Wall including FHTC at NICHITPUR Piped Water Supply Scheme under Matigara Block, Darjeeling Dist. in connection with Jal Jeevan Mission under Siliguri Sub Division, P.H.E. Dte. (2ND CALL)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000039/2023-2024</t>
+  </si>
+  <si>
+    <t>643/SWSD</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>U.K CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for NICHITPUR PIPED WATER SUPPLY SCHEME , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000818/2023-2024</t>
+  </si>
+  <si>
+    <t>1673/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>29/10/2023</t>
+  </si>
+  <si>
+    <t>M/S UTPAL CHAKRABORTY &amp; CO.</t>
+  </si>
+  <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH PROPOSED NICHITPUR PIPED WATER SUPPLY SCHEMES AT THE UNCOVERED MOUZAS UNDER MATIGARA BLOCK OF SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
-    <t>Assistant Engineer(Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000067/2023-2024</t>
   </si>
   <si>
     <t>260/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
-    <t>15/06/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
     <t>RTOR000037/2023-2024</t>
   </si>
   <si>
     <t>2302/SWSD</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>RTOR000046/2023-2024</t>
   </si>
   <si>
     <t>71/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
+    <t>New Service Connection Charge for NICHINTAPUR, T/W No. I, under MATIGARA CCC [APPLICATION NO. 4003299595 ; Reference ID : 403130071]</t>
+  </si>
+  <si>
+    <t>BILL/01816/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/276</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for NICHITPUR, T/W No. II, under NAXALBARI CCC, [APPLICATION NO. 4003299652, Reference ID : 403130074]</t>
   </si>
   <si>
     <t>BILL/01953/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-[...28 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (MATIGARA Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000995/2024-2025</t>
   </si>
   <si>
     <t>14/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>1114/NMD</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -893,678 +893,678 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.05</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.05</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>108.96</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>70.96</v>
+      </c>
+      <c r="R5" s="4">
+        <v>65.12</v>
+      </c>
+      <c r="S5" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
         <v>11.43</v>
       </c>
       <c r="Q6" s="4">
         <v>10.78</v>
       </c>
       <c r="R6" s="4">
         <v>94.35</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>1.29</v>
+        <v>2.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.05</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="P8" s="4">
-        <v>5.95</v>
+        <v>2.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="P9" s="4">
-        <v>11.83</v>
+        <v>1.29</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>108.96</v>
+        <v>11.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>49.39</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>45.33</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>33.77</v>
+        <v>5.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>96.27</v>
+        <v>33.77</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>21339.76</v>
+        <v>96.27</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.36</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>21629.36</v>
       </c>
       <c r="P14" s="8">
-        <v>67.58</v>
+        <v>83.79</v>
       </c>
       <c r="Q14" s="8">
-        <v>0.31</v>
+        <v>0.39</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>