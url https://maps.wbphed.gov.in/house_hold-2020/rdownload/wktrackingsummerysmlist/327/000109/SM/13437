--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -107,102 +107,81 @@
   <si>
     <t>Khoklong Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13437</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000058/2022-2023</t>
   </si>
   <si>
     <t>2038/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying distribution pipeline and Rising Main allied with construction of 2 nos. big dia rig bore tube well by ODEX-165, Pump House (5.4 X 3.65 m), Iron Elemination Plant (10 cu.m/hr.), Boundary Wall including FHTC at KHOKLONG Piped Water Supply Scheme under Matigara Blok, Darjeeling Dist. in connection with Jal Jeevan Mission under Siliguri Sub Division, P.H.E. Dte.</t>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KHOKLONG PIPED WATER SUPPLY SCHEME , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000819/2023-2024</t>
+  </si>
+  <si>
+    <t>1674/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>29/10/2023</t>
+  </si>
+  <si>
+    <t>B.B. CONCERNED</t>
+  </si>
+  <si>
+    <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH PROPOSED KHOKLONG PIPED WATER SUPPLY SCHEMES AT THE UNCOVERED MOUZAS UNDER MATIGARA BLOCK OF SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
-  </si>
-[...46 lines deleted...]
-    <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH PROPOSED KHOKLONG PIPED WATER SUPPLY SCHEMES AT THE UNCOVERED MOUZAS UNDER MATIGARA BLOCK OF SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000066/2023-2024</t>
   </si>
   <si>
     <t>259/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
     <t>RTOR000054/2023-2024</t>
   </si>
   <si>
     <t>79/SWSD</t>
   </si>
@@ -738,73 +717,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="78.980713" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -923,813 +902,750 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>112.28</v>
+        <v>11.43</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>11.43</v>
+        <v>2.02</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="P6" s="4">
-        <v>2.02</v>
+        <v>1.08</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>1.08</v>
+        <v>3.39</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>3.39</v>
+        <v>2.9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>2.9</v>
+        <v>0.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>0.82</v>
+        <v>9.35</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>9.35</v>
+        <v>21339.76</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>21339.76</v>
+        <v>33.77</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" s="13" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>33.77</v>
+        <v>86.31</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I14" s="13" t="s">
+      <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>86.31</v>
+        <v>12.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>21515.96</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>