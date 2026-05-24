--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,74 +210,50 @@
     <t>BILL/00528/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/130</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for new service connection at KHUKHLUNG PWSS,T/W-I, GAIRKATA CCC APPLICATION NO. 4003460490 Reference ID : 403255264</t>
   </si>
   <si>
     <t>BILL/00973/2024-2025</t>
   </si>
   <si>
     <t>New Service Connection Charge for KHOKLONG, T/W No.I, under MATIGARA CCC, [APPLICATION NO. 4003316039, Reference ID : 403143725]</t>
   </si>
   <si>
     <t>BILL/01952/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (MATIGARA Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000995/2024-2025</t>
   </si>
   <si>
     <t>14/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Jalpaiguri District( Dhupguri Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer , Head Quarters , NMD</t>
   </si>
@@ -717,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -941,54 +917,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>11.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.86</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1004,54 +980,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>2.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1323,329 +1299,266 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>33.77</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="P12" s="4">
-        <v>33.77</v>
+        <v>86.31</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>86.31</v>
+        <v>12.3</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>176.19</v>
+      </c>
+      <c r="P14" s="8">
+        <v>10.8</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>6.13</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>