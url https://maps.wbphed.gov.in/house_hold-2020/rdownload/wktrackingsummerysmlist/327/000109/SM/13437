--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,95 @@
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>960/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MATIGARA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001065/2024-2025</t>
   </si>
   <si>
     <t>33/NMD</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>SAIKAT SINHA</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying distribution pipeline and Rising Main allied with construction of 2 nos. big dia rig bore tube well by ODEX-165, Pump House (5.4 X 3.65 m), Iron Elemination Plant (10 cu.m/hr.), Boundary Wall including FHTC at KHOKLONG Piped Water Supply Scheme under Matigara Blok, Darjeeling Dist. in connection with Jal Jeevan Mission under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000086/2023-2024</t>
+  </si>
+  <si>
+    <t>1042/SWSD</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>THE HINDUSTHAN CO. OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,73 +738,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="78.980713" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1478,87 +1523,213 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>12.3</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P14" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>11</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>112.28</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>10</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>21628.24</v>
+      </c>
+      <c r="P16" s="8">
+        <v>10.8</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>