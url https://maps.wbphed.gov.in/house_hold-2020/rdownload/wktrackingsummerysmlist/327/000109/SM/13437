--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -107,143 +107,188 @@
   <si>
     <t>Khoklong Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13437</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000058/2022-2023</t>
   </si>
   <si>
     <t>2038/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying distribution pipeline and Rising Main allied with construction of 2 nos. big dia rig bore tube well by ODEX-165, Pump House (5.4 X 3.65 m), Iron Elemination Plant (10 cu.m/hr.), Boundary Wall including FHTC at KHOKLONG Piped Water Supply Scheme under Matigara Blok, Darjeeling Dist. in connection with Jal Jeevan Mission under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000086/2023-2024</t>
+  </si>
+  <si>
+    <t>1042/SWSD</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>THE HINDUSTHAN CO. OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for KHOKLONG PIPED WATER SUPPLY SCHEME , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000819/2023-2024</t>
   </si>
   <si>
     <t>1674/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH PROPOSED KHOKLONG PIPED WATER SUPPLY SCHEMES AT THE UNCOVERED MOUZAS UNDER MATIGARA BLOCK OF SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
-    <t>Assistant Engineer(Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000066/2023-2024</t>
   </si>
   <si>
     <t>259/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
     <t>RTOR000054/2023-2024</t>
   </si>
   <si>
     <t>79/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
+    <t>New Service Connection Charge for new service connection at KHUKHLUNG PWSS,T/W-I, GAIRKATA CCC APPLICATION NO. 4003460490 Reference ID : 403255264</t>
+  </si>
+  <si>
+    <t>BILL/00973/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/166</t>
+  </si>
+  <si>
+    <t>14/08/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Power Service connection charges at T.W No-II of Khoklong PWSS under Northern Mechanical Division dist. Darjeeling CONSUMER ID:- 403230623</t>
+  </si>
+  <si>
+    <t>BILL/00528/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/130</t>
+  </si>
+  <si>
+    <t>24/07/2024</t>
+  </si>
+  <si>
     <t>Infrastructure development cost for new service connection at KHUKHLUNG PWSS,T/W-I, GAIRKATA CCC APPLICATION NO. 100000115666 Reference ID : 860308376</t>
   </si>
   <si>
     <t>BILL/00980/2024-2025</t>
   </si>
   <si>
-    <t>BP/24-25/166</t>
-[...25 lines deleted...]
-  <si>
     <t>New Service Connection Charge for KHOKLONG, T/W No.I, under MATIGARA CCC, [APPLICATION NO. 4003316039, Reference ID : 403143725]</t>
   </si>
   <si>
     <t>BILL/01952/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (MATIGARA Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000995/2024-2025</t>
   </si>
   <si>
     <t>14/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
@@ -261,95 +306,50 @@
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>960/NMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MATIGARA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001065/2024-2025</t>
   </si>
   <si>
     <t>33/NMD</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>SAIKAT SINHA</t>
-  </si>
-[...43 lines deleted...]
-    <t>THE HINDUSTHAN CO. OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -959,60 +959,60 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>11.43</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.78</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>76.86</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
@@ -1022,670 +1022,670 @@
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.02</v>
+        <v>112.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.02</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>1.08</v>
+        <v>11.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>76.86</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>3.39</v>
+        <v>2.02</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="P8" s="4">
-        <v>2.9</v>
+        <v>1.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>0.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>9.35</v>
+        <v>2.9</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>33.77</v>
+        <v>3.39</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>86.31</v>
+        <v>9.35</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>12.3</v>
+        <v>33.77</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>21339.76</v>
+        <v>86.31</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>112.28</v>
+        <v>12.3</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>21628.24</v>