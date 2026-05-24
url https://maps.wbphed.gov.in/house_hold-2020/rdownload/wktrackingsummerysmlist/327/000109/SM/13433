--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,74 +201,50 @@
     <t>BP/23-24/274</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for UTTAR BANSGAON KISMAT, T/W No. I, ZONE-II under PHANSIDAWA CCC, [APPLICATION NO. 4003320186, Reference ID : 403148656]</t>
   </si>
   <si>
     <t>BILL/01949/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for UTTAR BANSGAON KISMAT, T/W No.I, ZONE-I under PHANSIDAWA CCC, [APPLICATION NO. 4003320164, Reference ID : 403149648]</t>
   </si>
   <si>
     <t>BILL/01948/2023-2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction Of 150 Cu.M. capacity R.C.C. Elevated Reservoir , 20 Mtrs. Staging Height at the head works site along with distribution system, functional household tap connection ,rising main ,pump house (3 nos),IEP (2 nos.),Boundry wall, tube well and soil investigation test under Jal Jeevan Mission of UTTAR BANSGAON KISMAT Piped Water Supply Scheme under Phansidewa Block under Siliguri Sub Division, P.H.E. Dte..</t>
   </si>
   <si>
     <t>ORD/000083/2023-2024</t>
   </si>
   <si>
     <t>976/SWSD</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>14/03/2026</t>
   </si>
   <si>
     <t>MANAS KUMAR SAHA</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: PHANSIDEWA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001071/2024-2025</t>
   </si>
@@ -726,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -946,54 +922,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>3.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1064,54 +1040,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>20.65</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>18.16</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.96</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1257,384 +1233,323 @@
         <v>5.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>21339.76</v>
+        <v>391.69</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>121.93</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>31.13</v>
       </c>
       <c r="S10" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>391.69</v>
+        <v>15.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>15.34</v>
+        <v>23.02</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>23.02</v>
+        <v>148.48</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>645.7</v>
+      </c>
+      <c r="P14" s="8">
+        <v>143.4</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>22.21</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>