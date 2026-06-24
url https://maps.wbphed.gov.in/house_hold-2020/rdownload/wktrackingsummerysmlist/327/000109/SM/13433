--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,74 @@
     <t>15/NMD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>1074/NMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1469,87 +1493,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>148.48</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P14" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>16.91</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0.08</v>
+      </c>
+      <c r="S14" s="4">
+        <v>11</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>21985.46</v>
+      </c>
+      <c r="P15" s="8">
+        <v>160.31</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0.73</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>