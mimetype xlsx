--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -104,240 +104,240 @@
   <si>
     <t>Augmentation of Uttar Bansgaon Kismat Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13433</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000040/2022-2023</t>
   </si>
   <si>
     <t>1952/SWSD</t>
   </si>
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction Of 150 Cu.M. capacity R.C.C. Elevated Reservoir , 20 Mtrs. Staging Height at the head works site along with distribution system, functional household tap connection ,rising main ,pump house (3 nos),IEP (2 nos.),Boundry wall, tube well and soil investigation test under Jal Jeevan Mission of UTTAR BANSGAON KISMAT Piped Water Supply Scheme under Phansidewa Block under Siliguri Sub Division, P.H.E. Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000083/2023-2024</t>
+  </si>
+  <si>
+    <t>976/SWSD</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>MANAS KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for UTTAR BANSGAON KISMAT (ZONE-I) TW No. I and II , (ZONE-II) TW No I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000781/2023-2024</t>
+  </si>
+  <si>
+    <t>1645/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>29/10/2023</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRIC</t>
+  </si>
+  <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF UTTAR BANSGAON KISMAT PIPED WATER SUPPLY SCHEME UNDER PHANSIDEWA BLOCK, SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
-    <t>Assistant Engineer(Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000062/2023-2024</t>
   </si>
   <si>
     <t>255/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
     <t>Issue of fuel for office Executive Engineer and Assistant Engineer Siliguri W/S Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00295/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-141</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>SONA PETROL PUMP</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>New Service Connection Charge for UTTAR BANSGAON, T/W No. II, under PHANSIDEWA CCC [APPLICATION NO. 4003303453 ; Reference ID : 403135383]</t>
   </si>
   <si>
     <t>BILL/01814/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/274</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for UTTAR BANSGAON KISMAT, T/W No. I, ZONE-II under PHANSIDAWA CCC, [APPLICATION NO. 4003320186, Reference ID : 403148656]</t>
   </si>
   <si>
     <t>BILL/01949/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for UTTAR BANSGAON KISMAT, T/W No.I, ZONE-I under PHANSIDAWA CCC, [APPLICATION NO. 4003320164, Reference ID : 403149648]</t>
   </si>
   <si>
     <t>BILL/01948/2023-2024</t>
   </si>
   <si>
-    <t>Construction Of 150 Cu.M. capacity R.C.C. Elevated Reservoir , 20 Mtrs. Staging Height at the head works site along with distribution system, functional household tap connection ,rising main ,pump house (3 nos),IEP (2 nos.),Boundry wall, tube well and soil investigation test under Jal Jeevan Mission of UTTAR BANSGAON KISMAT Piped Water Supply Scheme under Phansidewa Block under Siliguri Sub Division, P.H.E. Dte..</t>
-[...16 lines deleted...]
-  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: PHANSIDEWA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001071/2024-2025</t>
   </si>
   <si>
     <t>39/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>M/S P.P. ELECTRICALS</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (PHANSIDEWA Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000996/2024-2025</t>
   </si>
   <si>
     <t>15/NMD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>1074/NMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -907,721 +907,721 @@
         <v>13.74</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.31</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.31</v>
+        <v>6.11</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0.03</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.2</v>
+        <v>391.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>121.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>31.13</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>20.65</v>
       </c>
       <c r="Q6" s="4">
         <v>18.16</v>
       </c>
       <c r="R6" s="4">
         <v>87.96</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>14.16</v>
+        <v>3.31</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.31</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>10.11</v>
+        <v>0.2</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>5.01</v>
+        <v>14.16</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>391.69</v>
+        <v>10.11</v>
       </c>
       <c r="Q10" s="4">
-        <v>121.93</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>31.13</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>15.34</v>
+        <v>5.01</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>23.02</v>
+        <v>15.34</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>148.48</v>
+        <v>23.02</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>86</v>
+        <v>47</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>21339.76</v>
+        <v>148.48</v>
       </c>
       <c r="Q14" s="4">
-        <v>16.91</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>21985.46</v>
       </c>
       <c r="P15" s="8">
-        <v>160.31</v>
+        <v>149.51</v>
       </c>
       <c r="Q15" s="8">
-        <v>0.73</v>
+        <v>0.68</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>