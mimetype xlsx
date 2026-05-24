--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,68 @@
     <t>05/05/2025</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>S.G.CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF RANGALI PIPED WATER SUPPLY SCHEME , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000782/2023-2024</t>
   </si>
   <si>
     <t>1646/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>08/02/2025</t>
   </si>
   <si>
     <t>TAPAN BISWAS</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF RANGALI PWSS at TW NO II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001634/2023-2024</t>
+  </si>
+  <si>
+    <t>660/NMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>SUMON ELECTRICAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -913,54 +931,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1088,54 +1106,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>217.11</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>164.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>75.9</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1393,101 +1411,162 @@
       <c r="I12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>10.99</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.96</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.73</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>11.46</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>10.49</v>
+      </c>
+      <c r="R13" s="4">
+        <v>91.54</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>491.03</v>
+      </c>
+      <c r="P14" s="8">
+        <v>189.01</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>38.49</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>