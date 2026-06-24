--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -152,141 +152,141 @@
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>New Service Connection Charge for RANGALI, T/W II, under KHARIBARI CCC [APPLICATION NO. 4003208340 ; Reference ID : 403057204]</t>
   </si>
   <si>
     <t>BILL/00992/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/95</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for RANGALI, T/W I, under KHARIBARI CCC [APPLICATION NO. 4003208350 ; Reference ID : 403057203]</t>
   </si>
   <si>
     <t>BILL/00994/2023-2024</t>
   </si>
   <si>
+    <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: KHARIBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001069/2024-2025</t>
+  </si>
+  <si>
+    <t>37/NMD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (KHARIBARI Block) under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000997/2024-2025</t>
+  </si>
+  <si>
+    <t>16/NMD</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000084/2025-2026</t>
+  </si>
+  <si>
+    <t>1074/NMD</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Construction of Boundary Wall at H/W &amp; 2nd T/W Site Augmentation RANGALI PWSS SCHEME Block Kharibari under Siliguri W/S Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000019/2025-2026</t>
+  </si>
+  <si>
+    <t>1361/SWSD</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>S.G.CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of l00 cu.m. capacity RCC Elevated Reseervoir, 20 mtrs. Staging height at the head works site, laying rising main, laying distribution pipeline with functional household tap connection (FHTC), construction of 2 (two) nos. pump house (5.40 X 3.60 m), Iron elimination plant (IEP) with blower room, sinking of 2 (two) nos. tubewell (ODEX-165 method) and soil investigation at H/W site for RANGALI PWSS, block : Kharibari, Dist. Darjeeling under Siliguri W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000316/2022-2023</t>
   </si>
   <si>
     <t>2918/SWSD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M/S BIRAT CONSTRUCTION</t>
-  </si>
-[...73 lines deleted...]
-    <t>S.G.CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF RANGALI PIPED WATER SUPPLY SCHEME , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000782/2023-2024</t>
   </si>
   <si>
     <t>1646/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>08/02/2025</t>
   </si>
   <si>
     <t>TAPAN BISWAS</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF RANGALI PWSS at TW NO II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001634/2023-2024</t>
   </si>
@@ -1067,270 +1067,270 @@
         <v>8.11</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>217.11</v>
+        <v>12.18</v>
       </c>
       <c r="Q7" s="4">
-        <v>164.79</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>75.9</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>12.18</v>
+        <v>41.15</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>41.15</v>
+        <v>148.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>148.48</v>
+        <v>18.14</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
@@ -1347,94 +1347,94 @@
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>18.14</v>
+        <v>217.11</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>164.79</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>75.9</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>10.99</v>
       </c>
       <c r="Q12" s="4">
         <v>10.96</v>
       </c>
       <c r="R12" s="4">
         <v>99.73</v>
       </c>
@@ -1448,54 +1448,54 @@
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>11.46</v>
       </c>
       <c r="Q13" s="4">
         <v>10.49</v>
       </c>
       <c r="R13" s="4">
         <v>91.54</v>
       </c>