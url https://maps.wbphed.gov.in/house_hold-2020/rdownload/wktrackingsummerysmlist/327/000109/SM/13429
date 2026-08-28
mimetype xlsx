--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -131,80 +131,134 @@
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000061/2023-2024</t>
   </si>
   <si>
     <t>254/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF RANGALI PIPED WATER SUPPLY SCHEME , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000782/2023-2024</t>
+  </si>
+  <si>
+    <t>1646/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>TAPAN BISWAS</t>
+  </si>
+  <si>
+    <t>Construction of l00 cu.m. capacity RCC Elevated Reseervoir, 20 mtrs. Staging height at the head works site, laying rising main, laying distribution pipeline with functional household tap connection (FHTC), construction of 2 (two) nos. pump house (5.40 X 3.60 m), Iron elimination plant (IEP) with blower room, sinking of 2 (two) nos. tubewell (ODEX-165 method) and soil investigation at H/W site for RANGALI PWSS, block : Kharibari, Dist. Darjeeling under Siliguri W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000316/2022-2023</t>
+  </si>
+  <si>
+    <t>2918/SWSD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S BIRAT CONSTRUCTION</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for RANGALI, T/W II, under KHARIBARI CCC [APPLICATION NO. 4003208340 ; Reference ID : 403057204]</t>
   </si>
   <si>
     <t>BILL/00992/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/95</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for RANGALI, T/W I, under KHARIBARI CCC [APPLICATION NO. 4003208350 ; Reference ID : 403057203]</t>
   </si>
   <si>
     <t>BILL/00994/2023-2024</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF RANGALI PWSS at TW NO II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001634/2023-2024</t>
+  </si>
+  <si>
+    <t>660/NMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>SUMON ELECTRICAL</t>
+  </si>
+  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: KHARIBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001069/2024-2025</t>
   </si>
   <si>
     <t>37/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (KHARIBARI Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000997/2024-2025</t>
   </si>
   <si>
     <t>16/NMD</t>
   </si>
   <si>
     <t>06/05/2025</t>
@@ -225,104 +279,50 @@
     <t>14/05/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Construction of Boundary Wall at H/W &amp; 2nd T/W Site Augmentation RANGALI PWSS SCHEME Block Kharibari under Siliguri W/S Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000019/2025-2026</t>
   </si>
   <si>
     <t>1361/SWSD</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>S.G.CONSTRUCTION</t>
-  </si>
-[...52 lines deleted...]
-    <t>SUMON ELECTRICAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -967,562 +967,562 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>7.16</v>
+        <v>10.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.96</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.73</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>8.11</v>
+        <v>217.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>164.79</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>75.9</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>12.18</v>
+        <v>7.16</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>41.15</v>
+        <v>8.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>148.48</v>
+        <v>11.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.49</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>91.54</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>18.14</v>
+        <v>12.18</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>217.11</v>
+        <v>41.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>164.79</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>75.9</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>10.99</v>
+        <v>148.48</v>
       </c>
       <c r="Q12" s="4">
-        <v>10.96</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.73</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>11.46</v>
+        <v>18.14</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.49</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>91.54</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>491.03</v>