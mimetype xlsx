--- v1 (2026-03-03)
+++ v2 (2026-06-24)
@@ -194,51 +194,51 @@
   <si>
     <t>New Service Connection Charge for GANGARAM TG, T/W No. II (AUG), under BAGDOGRA CCC [APPLICATION NO. 4003263578, Reference ID : 403103790]</t>
   </si>
   <si>
     <t>BILL/01653/2023-2024</t>
   </si>
   <si>
     <t>23-24/173&amp;174</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>Construction of 100 Cu.M. capacity R.C.C. Elevated Reservoir of 20 Mtrs. Staging Height with laying distribution system, soil investigation, rising main, boring of deep tubewells, construction of pump houses with toilet, boundary wall at head works and 2nd tubewell site with necessary interconnection, providing FHTC with platform and other allied works under Jal Jeevan Mission for Augmentation of GANGARAM TEA GARDEN PIPED WATER SUPPLY SCHEME of Phansidewa Block under Siliguri Sub Division, P.H.E. Dte. (2ND CALL)</t>
   </si>
   <si>
     <t>ORD/000044/2023-2024</t>
   </si>
   <si>
     <t>670/SWSD</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
-    <t>26/07/2025</t>
+    <t>17/01/2026</t>
   </si>
   <si>
     <t>RAJEEV RANJAN OJHA</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: PHANSIDEWA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001072/2024-2025</t>
   </si>
   <si>
     <t>40/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (PHANSIDEWA Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
@@ -916,54 +916,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1152,54 +1152,54 @@
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>224.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>64.64</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>28.74</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1430,54 +1430,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>476.41</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>67.29</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>14.12</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>