--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -104,144 +104,144 @@
   <si>
     <t>Augmentation of Gangaram Tea Garden area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13394</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000053/2022-2023</t>
   </si>
   <si>
     <t>2034/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of 100 Cu.M. capacity R.C.C. Elevated Reservoir of 20 Mtrs. Staging Height with laying distribution system, soil investigation, rising main, boring of deep tubewells, construction of pump houses with toilet, boundary wall at head works and 2nd tubewell site with necessary interconnection, providing FHTC with platform and other allied works under Jal Jeevan Mission for Augmentation of GANGARAM TEA GARDEN PIPED WATER SUPPLY SCHEME of Phansidewa Block under Siliguri Sub Division, P.H.E. Dte. (2ND CALL)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000044/2023-2024</t>
+  </si>
+  <si>
+    <t>670/SWSD</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>17/01/2026</t>
+  </si>
+  <si>
+    <t>RAJEEV RANJAN OJHA</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF GANGARAM TEA GARDEN AREA PIPED WATER SUPPLY SCHEM , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000436/2023-2024</t>
+  </si>
+  <si>
+    <t>1375/NMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>NIRMAN</t>
+  </si>
+  <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF GANGARAM TEA GARDEN PIPED WATER SUPPLY SCHEME UNDER PHANSIDEWA BLOCK, SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
-    <t>Assistant Engineer(Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000063/2023-2024</t>
   </si>
   <si>
     <t>256/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for GANGARAM TEA GARDEN, T/W I, under BAGDOGRA CCC [APPLICATION NO. 4003221633, Reference ID : 403068165]</t>
   </si>
   <si>
     <t>BILL/01117/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/122</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF GANGARAM TEA GARDEN AREA PIPED WATER SUPPLY SCHEM , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>New Service Connection Charge for GANGARAM TG, T/W No. II (AUG), under BAGDOGRA CCC [APPLICATION NO. 4003263578, Reference ID : 403103790]</t>
   </si>
   <si>
     <t>BILL/01653/2023-2024</t>
   </si>
   <si>
     <t>23-24/173&amp;174</t>
   </si>
   <si>
     <t>12/12/2023</t>
-  </si>
-[...16 lines deleted...]
-    <t>RAJEEV RANJAN OJHA</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: PHANSIDEWA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001072/2024-2025</t>
   </si>
   <si>
     <t>40/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (PHANSIDEWA Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000996/2024-2025</t>
   </si>
@@ -913,330 +913,330 @@
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.65</v>
+        <v>224.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.65</v>
+        <v>64.64</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>28.74</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>5.07</v>
+        <v>20.9</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>20.9</v>
+        <v>2.65</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>8.75</v>
+        <v>5.07</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>224.95</v>
+        <v>8.75</v>
       </c>
       <c r="Q8" s="4">
-        <v>64.64</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>28.74</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>15.33</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
@@ -1250,54 +1250,54 @@
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>23.02</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
@@ -1311,54 +1311,54 @@
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>148.48</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1390,51 +1390,51 @@
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="P12" s="4">
         <v>11.94</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>