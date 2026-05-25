--- v2 (2026-03-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,68 @@
     <t>08/05/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>DEBRAJ ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF BURAGANJA and JATRU PWSS, TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000783/2023-2024</t>
   </si>
   <si>
     <t>1647/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>SANJIB SAHA</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF BURAGANJA AND JATRU PWSS at TW NO II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001632/2023-2024</t>
+  </si>
+  <si>
+    <t>657/NMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -883,54 +901,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>3.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1180,54 +1198,54 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>228.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>202.39</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>88.67</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1241,101 +1259,162 @@
       <c r="I10" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>11.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.57</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>63.91</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>12.27</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>11.78</v>
+      </c>
+      <c r="R11" s="4">
+        <v>95.97</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>397.3</v>
+      </c>
+      <c r="P12" s="8">
+        <v>224.96</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>56.62</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>