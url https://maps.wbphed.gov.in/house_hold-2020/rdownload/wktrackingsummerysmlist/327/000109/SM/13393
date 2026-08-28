--- v3 (2026-05-25)
+++ v4 (2026-08-28)
@@ -104,195 +104,195 @@
   <si>
     <t>Augmentation of Buraganja &amp; Jatru Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13393</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000055/2022-2023</t>
   </si>
   <si>
     <t>2035/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Pump House 2 Nos., Rig bore 2 Nos. big dia T/W by Odex- 165 method, boundary walls, laying distribution system (HDPE pipe), rising main, providing FHTC &amp; supplying fabrication on suitable RCC foundation &amp; commissioning with 3 (three) months trial run IEP (20 m cum/hr) and allied works at Augmentation of Buraganj &amp; Jatru PWSS at Kharibari block under Siliguri Sub Division, P.H.E. Dte. (2ND CALL)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000010/2023-2024</t>
+  </si>
+  <si>
+    <t>335/SWSD</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>DEBRAJ ENTERPRISE</t>
+  </si>
+  <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF BURAGANJ &amp; JATUR PIPED WATER SUPPLY SCHEME UNDER KHARIBARI BLOCK, SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
-    <t>Assistant Engineer(Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000060/2023-2024</t>
   </si>
   <si>
     <t>253/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF BURAGANJA and JATRU PWSS, TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000783/2023-2024</t>
+  </si>
+  <si>
+    <t>1647/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>SANJIB SAHA</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for BURAGANJ AND JATRU, T/W No. I, under KHARIBARI CCC [APPLICATION NO. 4003291396 ; Reference ID : 403123842]</t>
+  </si>
+  <si>
+    <t>BILL/01712/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/202</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for BURAGANJ AND JATRU, T/W No. II, under KHARIBARI CCC [APPLICATION NO. 4003291407 ; Reference ID : 403123844]</t>
   </si>
   <si>
     <t>BILL/01713/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/203</t>
   </si>
   <si>
-    <t>27/12/2023</t>
-[...11 lines deleted...]
-    <t>BP/23-24/202</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF BURAGANJA AND JATRU PWSS at TW NO II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001632/2023-2024</t>
+  </si>
+  <si>
+    <t>657/NMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: KHARIBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001070/2024-2025</t>
   </si>
   <si>
     <t>38/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE(MALDA)</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>1114/NMD</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...52 lines deleted...]
-    <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -898,479 +898,479 @@
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>3.22</v>
+        <v>228.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.22</v>
+        <v>202.39</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>88.67</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>8.06</v>
+        <v>3.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>5.74</v>
+        <v>11.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.57</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>63.91</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>15.33</v>
+        <v>5.74</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>96.27</v>
+        <v>8.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>228.26</v>
+        <v>12.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>202.39</v>
+        <v>11.78</v>
       </c>
       <c r="R9" s="4">
-        <v>88.67</v>
+        <v>95.97</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>11.85</v>
+        <v>15.33</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.57</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>63.91</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>12.27</v>
+        <v>96.27</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.78</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>95.97</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>397.3</v>