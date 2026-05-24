--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,65 @@
     <t>15/NMD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>1074/NMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF HANSQUA TEA GARDEN AREA PWSS at TW NO II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001633/2023-2024</t>
+  </si>
+  <si>
+    <t>659/NMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -940,54 +955,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>3.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1073,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>10.31</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.27</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.57</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1347,54 +1362,54 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>296.64</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>216.6</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>73.02</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1544,87 +1559,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>148.48</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P15" s="4">
+        <v>10.83</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>10.27</v>
+      </c>
+      <c r="R15" s="4">
+        <v>94.83</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>541.19</v>
+      </c>
+      <c r="P16" s="8">
+        <v>240.14</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>44.37</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>