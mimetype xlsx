--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -233,51 +233,51 @@
   <si>
     <t>Infrastructure Cost for HANSQUA, T/W No. I, under KADAMTALA CCC, [APPLICATION NO. 100000095265, Reference ID : 860287415]</t>
   </si>
   <si>
     <t>BILL/01946/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>Construction of 100 cu.m. capacity R.C.C. Elevated Reservoir of 20 Mtrs. Staging Height with laying distribution system, soil investigation, rising main, boring of deep tubewells by ODEX-165 method, construction of pump house with toilet, boundary wall at head works and 2nd tubewell site with necessary interconnection, providing FHTC with platform and other allied works under Jal Jeevan Mission for Augmentation of HANSQUA TEA GARDEN Piped WS Scheme of Phansidewa block under Siliguri Sub Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000315/2022-2023</t>
   </si>
   <si>
     <t>2919/SWSD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>20/03/2026</t>
   </si>
   <si>
     <t>SUBIR CH. CHOWDHURY</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: PHANSIDEWA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001071/2024-2025</t>
   </si>
   <si>
     <t>39/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>M/S P.P. ELECTRICALS</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (PHANSIDEWA Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>