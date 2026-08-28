--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -104,249 +104,249 @@
   <si>
     <t>Augmentation of Hansqua Tea Garden area Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13391</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000069/2022-2023</t>
   </si>
   <si>
     <t>2048/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of 100 cu.m. capacity R.C.C. Elevated Reservoir of 20 Mtrs. Staging Height with laying distribution system, soil investigation, rising main, boring of deep tubewells by ODEX-165 method, construction of pump house with toilet, boundary wall at head works and 2nd tubewell site with necessary interconnection, providing FHTC with platform and other allied works under Jal Jeevan Mission for Augmentation of HANSQUA TEA GARDEN Piped WS Scheme of Phansidewa block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000315/2022-2023</t>
+  </si>
+  <si>
+    <t>2919/SWSD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>SUBIR CH. CHOWDHURY</t>
+  </si>
+  <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF HANSQUA TEA GARDEN PIPED WATER SUPPLY SCHEME UNDER PHANSIDEWA BLOCK, SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
-    <t>Assistant Engineer(Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000065/2023-2024</t>
   </si>
   <si>
     <t>258/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF HANSQUA TEA GARDEN AREA PIPED WATER SUPPLY SCHEME , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000811/2023-2024</t>
+  </si>
+  <si>
+    <t>1668/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>29/10/2023</t>
+  </si>
+  <si>
+    <t>M/S SIMARR</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for HANSQUA TEA GARDEN, T.W. No. I under BAGDOGRA CCC, [APPLICATION NO. 4003194521, Reference ID : 403046887]</t>
   </si>
   <si>
     <t>BILL/00591/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/76</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF HANSQUA TEA GARDEN AREA PIPED WATER SUPPLY SCHEME , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>M/S SIMARR</t>
+    <t>New Service Connection Charge for HANSQUA TEA GARDEN, T/W No. II, under BAGDOGRA CCC [APPLICATION NO. 4003291262 ; Reference ID : 403123837]</t>
+  </si>
+  <si>
+    <t>BILL/01671/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/201</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF HANSQUA TEA GARDEN AREA PWSS at TW NO II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001633/2023-2024</t>
+  </si>
+  <si>
+    <t>659/NMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>B.B. CONCERNED</t>
+  </si>
+  <si>
+    <t>Infrastructure Cost for HANSQUA, T/W No. I, under KADAMTALA CCC, [APPLICATION NO. 100000095265, Reference ID : 860287415]</t>
+  </si>
+  <si>
+    <t>BILL/01946/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/306</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
   </si>
   <si>
     <t>QUOTATION IVO SHIFTING OF A PART OF HNSQUA 11 KV FEEDER EMANETED FRAM BAGDOGRA 33/11 KV SUBSTATION IN THE AREA OF PHE DTE HANSQUA WATER PUMP HOUSE</t>
   </si>
   <si>
     <t>BILL/00352/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-146</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>"New Service Connection Charge for HANSQUA TEA GARDEN TW-I " APPLICATION NO.4003194521 Reference ID : 403046887</t>
   </si>
   <si>
     <t>BILL/00448/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/99</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
-    <t>New Service Connection Charge for HANSQUA TEA GARDEN, T/W No. II, under BAGDOGRA CCC [APPLICATION NO. 4003291262 ; Reference ID : 403123837]</t>
-[...40 lines deleted...]
-  <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: PHANSIDEWA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001071/2024-2025</t>
   </si>
   <si>
     <t>39/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
-    <t>05/02/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>M/S P.P. ELECTRICALS</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (PHANSIDEWA Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000996/2024-2025</t>
   </si>
   <si>
     <t>15/NMD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>1074/NMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
-  </si>
-[...13 lines deleted...]
-    <t>B.B. CONCERNED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -952,711 +952,711 @@
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>3.01</v>
+        <v>296.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.01</v>
+        <v>216.6</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>73.02</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>3.64</v>
+        <v>3.01</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>10.31</v>
       </c>
       <c r="Q6" s="4">
         <v>10.27</v>
       </c>
       <c r="R6" s="4">
         <v>99.57</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>2.59</v>
+        <v>3.64</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>3.65</v>
+        <v>4.1</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>4.1</v>
+        <v>10.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.27</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.83</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
         <v>2.59</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>296.64</v>
+        <v>2.59</v>
       </c>
       <c r="Q11" s="4">
-        <v>216.6</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>73.02</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="P12" s="4">
-        <v>15.34</v>
+        <v>3.65</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>23.02</v>
+        <v>15.34</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>148.48</v>
+        <v>23.02</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>10.83</v>
+        <v>148.48</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.27</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>94.83</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>541.19</v>