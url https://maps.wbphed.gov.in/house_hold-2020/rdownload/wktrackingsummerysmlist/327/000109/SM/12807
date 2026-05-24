--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,65 +258,50 @@
     <t>New Service Connection Charge for LALMAN (AUG), T/W-I, under BAGDOGRA CCC, [APPLICATION NO. 4003347057, Reference ID : 403169281]</t>
   </si>
   <si>
     <t>BILL/02178/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/324</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>Laying of pipeline for distribution system, rising main, construction of Pump House, Installation of I.E. Plant with blower room construction of boundary wall for Zone-I &amp; Zone-II for Augmentation of LALMAN W/S Scheme under Siliguri W/S Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000047/2023-2024</t>
   </si>
   <si>
     <t>649/SWSD</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>S.G.CONSTRUCTION.</t>
-  </si>
-[...13 lines deleted...]
-    <t>21/07/2024</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>1114/NMD</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: NAXALBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001067/2024-2025</t>
   </si>
@@ -741,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -959,54 +944,54 @@
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>3.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1020,54 +1005,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>11.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>60.77</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1142,54 +1127,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>1.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.38</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>85.05</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1203,54 +1188,54 @@
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P8" s="4">
         <v>21.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>23.17</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1378,284 +1363,223 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>453.84</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>91.75</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>20.22</v>
       </c>
       <c r="S11" s="4">
         <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>53</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>21339.76</v>
+        <v>96.27</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>96.27</v>
+        <v>9.2</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...27 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="A14" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>706.19</v>
+      </c>
+      <c r="P14" s="8">
+        <v>108.9</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>15.42</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>