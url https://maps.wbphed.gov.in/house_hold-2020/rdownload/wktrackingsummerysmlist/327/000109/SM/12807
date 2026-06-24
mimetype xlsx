--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,65 @@
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: NAXALBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001067/2024-2025</t>
   </si>
   <si>
     <t>35/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>CHOWDHURY AND BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1499,87 +1514,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>9.2</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P14" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>11</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>22045.96</v>
+      </c>
+      <c r="P15" s="8">
+        <v>108.9</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0.49</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>