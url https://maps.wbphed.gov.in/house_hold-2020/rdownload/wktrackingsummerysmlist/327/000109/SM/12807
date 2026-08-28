--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -104,255 +104,255 @@
   <si>
     <t>AUGMENTATION OF LALMAN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/12807</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000080/2022-2023</t>
   </si>
   <si>
     <t>2059/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Laying of pipeline for distribution system, rising main, construction of Pump House, Installation of I.E. Plant with blower room construction of boundary wall for Zone-I &amp; Zone-II for Augmentation of LALMAN W/S Scheme under Siliguri W/S Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000047/2023-2024</t>
+  </si>
+  <si>
+    <t>649/SWSD</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>S.G.CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF LALMAN PIPED WATER SUPPLY SCHEME , TW No I (Zone-I) and TW No. I (Zone-II) in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000786/2023-2024</t>
+  </si>
+  <si>
+    <t>1650/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>29/10/2023</t>
+  </si>
+  <si>
+    <t>SUBHRANGSHU GUHARAJA</t>
+  </si>
+  <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF LALMAN PIPED WATER SUPPLY SCHEME UNDER NAXALBARI BLOCK, SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
-    <t>Assistant Engineer(Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000048/2023-2024</t>
   </si>
   <si>
     <t>241/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
-    <t>15/06/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...26 lines deleted...]
-    <t>Central Drilling</t>
+    <t>Repairing Of Damaged House Connection Under Lalman Water Supply Scheme Under Siliguri Sub Division, Phe Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000188/2023-2024</t>
+  </si>
+  <si>
+    <t>1948/SWSD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>SEBU CHAKRABORTY</t>
   </si>
   <si>
     <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
   </si>
   <si>
-    <t>Assistant Engineer,Driller In Charge</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000217/2023-2024</t>
   </si>
   <si>
     <t>2292/CDD</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>19/08/2024</t>
   </si>
   <si>
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
-[...22 lines deleted...]
-  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and writing the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour sample as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within 328 Villages in Different Block( Matigara,Phansidewa, KharibarI,Naxalbari Block) under Siliguri W/S Division all complete as per direction of EIC.In Each Villge in 4 Locations tentatively, In Each Location (8 X 5= 40 Sq.Ft) Writing Area Required or as per the Dimension given by PHE Dte.), Writing area should be Geo Tagged in appropriate portal as guided by PHE Department</t>
   </si>
   <si>
-    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000288/2023-2024</t>
   </si>
   <si>
     <t>382/SWSD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>PHANSIDEWA SOCIAL &amp; RURAL WELFARE SOCIETY</t>
   </si>
   <si>
+    <t>New Service Connection Charge for LALMAN (AUG), T/W-I, under BAGDOGRA CCC, [APPLICATION NO. 4003347057, Reference ID : 403169281]</t>
+  </si>
+  <si>
+    <t>BILL/02178/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/324</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
     <t>ELECTRIC QUOTATION FOR NEW SERVICE CONNECTION AT LALMON T.W NO:- IV UNDER NMD, PHE DTE.</t>
   </si>
   <si>
     <t>BILL/01030/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/167</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-[...28 lines deleted...]
-  <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>1114/NMD</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: NAXALBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001067/2024-2025</t>
   </si>
   <si>
     <t>35/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>CHOWDHURY AND BASU ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>21/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -939,710 +939,710 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>3.76</v>
+        <v>453.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.74</v>
+        <v>91.75</v>
       </c>
       <c r="R4" s="4">
-        <v>99.6</v>
+        <v>20.22</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>11.58</v>
+        <v>21339.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.04</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>60.77</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>11.58</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>7.04</v>
+      </c>
+      <c r="R6" s="4">
+        <v>60.77</v>
+      </c>
+      <c r="S6" s="4">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>1.62</v>
+        <v>3.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.38</v>
+        <v>3.74</v>
       </c>
       <c r="R7" s="4">
-        <v>85.05</v>
+        <v>99.6</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>21.57</v>
+        <v>1.62</v>
       </c>
       <c r="Q8" s="4">
-        <v>5</v>
+        <v>1.38</v>
       </c>
       <c r="R8" s="4">
-        <v>23.17</v>
+        <v>85.05</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="P9" s="4">
-        <v>8.53</v>
+        <v>67.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>8.29</v>
+        <v>21.57</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>453.84</v>
+        <v>8.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>91.75</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>20.22</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>96.27</v>
+        <v>8.53</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>9.2</v>
+        <v>96.27</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>21339.76</v>
+        <v>9.2</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>22045.96</v>
       </c>
       <c r="P15" s="8">
-        <v>108.9</v>
+        <v>103.91</v>
       </c>
       <c r="Q15" s="8">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>