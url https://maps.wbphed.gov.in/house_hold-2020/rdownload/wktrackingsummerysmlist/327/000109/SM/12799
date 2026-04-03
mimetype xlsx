--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -153,71 +153,50 @@
     <t>BHAGIRATHI JUTE &amp; HOLDINGS PVT. LTD.</t>
   </si>
   <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF MANDALAGURI PIPED WATER SUPPLY SCHEME UNDER MATIGARA BLOCK, SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000049/2023-2024</t>
   </si>
   <si>
     <t>242/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S BIJAN KUMAR DUTTA</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23). (Phase-X)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000031/2024-2025</t>
   </si>
   <si>
     <t>563/CDD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
@@ -717,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1020,500 +999,439 @@
         <v>3.19</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>386.79</v>
+        <v>15.04</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>15.04</v>
+        <v>3.2</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>3.2</v>
+        <v>67.69</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>67.69</v>
+        <v>5.1</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>5.1</v>
+        <v>1.1</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>1.1</v>
+        <v>12.3</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>141.8</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>