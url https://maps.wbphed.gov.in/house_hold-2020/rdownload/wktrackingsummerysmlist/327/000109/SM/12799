--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -977,54 +977,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>3.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1371,54 +1371,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>141.8</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>3.19</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>2.25</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>