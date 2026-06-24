--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,71 @@
     <t>07/02/2025</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MATIGARA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001065/2024-2025</t>
   </si>
   <si>
     <t>33/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>SAIKAT SINHA</t>
+  </si>
+  <si>
+    <t>Construction of 250 cum Over Head Reservoir, Laying distribution system of pipe line, rising main, construction of Pump House, boudnary wall, providing functional House hold tap connection (FHTC) and allied works for Augmentation of MANDALAGURI (Zone-I &amp; Zone-II) Piped Water Supply Scheme under Siliguri W/S Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000096/2023-2024</t>
+  </si>
+  <si>
+    <t>1081/SWSD</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>20/01/2026</t>
+  </si>
+  <si>
+    <t>M/S BIJAN KUMAR DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1351,87 +1372,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>12.3</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P12" s="4">
+        <v>386.79</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>135.61</v>
+      </c>
+      <c r="R12" s="4">
+        <v>35.06</v>
+      </c>
+      <c r="S12" s="4">
+        <v>4</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>528.59</v>
+      </c>
+      <c r="P13" s="8">
+        <v>138.8</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>26.26</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>