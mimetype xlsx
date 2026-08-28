--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -104,83 +104,104 @@
   <si>
     <t>AUGMENTATION OF MANDALAGURI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/12799</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000079/2022-2023</t>
   </si>
   <si>
     <t>2058/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of 250 cum Over Head Reservoir, Laying distribution system of pipe line, rising main, construction of Pump House, boudnary wall, providing functional House hold tap connection (FHTC) and allied works for Augmentation of MANDALAGURI (Zone-I &amp; Zone-II) Piped Water Supply Scheme under Siliguri W/S Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000096/2023-2024</t>
+  </si>
+  <si>
+    <t>1081/SWSD</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>M/S BIJAN KUMAR DUTTA</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF MANDALAGURI PIPED WATER SUPPLY SCHEME , (Zone-II) TW No III in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000438/2023-2024</t>
   </si>
   <si>
     <t>1377/NMD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>BHAGIRATHI JUTE &amp; HOLDINGS PVT. LTD.</t>
   </si>
   <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF MANDALAGURI PIPED WATER SUPPLY SCHEME UNDER MATIGARA BLOCK, SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
-    <t>Assistant Engineer(Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000049/2023-2024</t>
   </si>
   <si>
     <t>242/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23). (Phase-X)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
@@ -264,71 +285,50 @@
     <t>07/02/2025</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: MATIGARA, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001065/2024-2025</t>
   </si>
   <si>
     <t>33/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>SAIKAT SINHA</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S BIJAN KUMAR DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -898,578 +898,578 @@
         <v>23.57</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>10.6</v>
+        <v>386.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>135.61</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>35.06</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>3.19</v>
+        <v>10.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.19</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>15.04</v>
+        <v>3.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.19</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>3.2</v>
+        <v>15.04</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>67.69</v>
+        <v>3.2</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>5.1</v>
+        <v>67.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13"/>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>1.1</v>
+        <v>5.1</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>12.3</v>
+        <v>1.1</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>386.79</v>
+        <v>12.3</v>
       </c>
       <c r="Q12" s="4">
-        <v>135.61</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>35.06</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>528.59</v>