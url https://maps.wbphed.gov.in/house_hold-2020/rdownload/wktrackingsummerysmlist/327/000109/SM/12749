--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -182,117 +182,117 @@
   <si>
     <t>BILL/01746/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/222</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for ORD TERAI, T/W No. II under NAXALBARI CCC [APPLICATION NO. 4003312826 , Reference ID : 4031141988]</t>
   </si>
   <si>
     <t>BILL/01918/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
+    <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (NAXALBARI Block) under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000998/2024-2025</t>
+  </si>
+  <si>
+    <t>17/NMD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000092/2025-2026</t>
+  </si>
+  <si>
+    <t>1114/NMD</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>15/11/2025</t>
+  </si>
+  <si>
+    <t>WEBEL TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
+    <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: NAXALBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001068/2024-2025</t>
+  </si>
+  <si>
+    <t>36/NMD</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>M/S PALIDEB ENGINEERING WORKS</t>
+  </si>
+  <si>
     <t>Construction of 200 cum capacity RCC Elevated Reservoir, 20 mtrs. Staging height at the head works site along with distribution system rising main, iron elimination plant, pump houses, boundary walls, functional house hold tap connection (FHTC), soil investigation and other allied works under Jal Jeevan Mission (JJM) for Augmentation of ORD TERAI TEA GARDEN PIPED WATER SUPPLY SCHEME under Naxalbari block under Siliguri Sub Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000277/2022-2023</t>
   </si>
   <si>
     <t>2655/SWSD</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>VIJAY KUMAR ARORA</t>
-  </si>
-[...49 lines deleted...]
-    <t>M/S PALIDEB ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1098,96 +1098,96 @@
         <v>5.03</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>209.89</v>
+        <v>11.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1195,51 +1195,51 @@
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>11.76</v>
+        <v>96.27</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>38</v>
@@ -1247,130 +1247,130 @@
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>96.27</v>
+        <v>9.21</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>9.21</v>
+        <v>209.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>369.15</v>