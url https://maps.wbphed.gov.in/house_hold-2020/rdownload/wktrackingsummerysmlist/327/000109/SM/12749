--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,65 @@
     <t>36/NMD</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>M/S PALIDEB ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Construction of 200 cum capacity RCC Elevated Reservoir, 20 mtrs. Staging height at the head works site along with distribution system rising main, iron elimination plant, pump houses, boundary walls, functional house hold tap connection (FHTC), soil investigation and other allied works under Jal Jeevan Mission (JJM) for Augmentation of ORD TERAI TEA GARDEN PIPED WATER SUPPLY SCHEME under Naxalbari block under Siliguri Sub Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000277/2022-2023</t>
   </si>
   <si>
     <t>2655/SWSD</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>VIJAY KUMAR ARORA</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF ORD TERAI TEA GARDEN PIPED WATER SUPPLY SCHEME , TW No II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000201/2024-2025</t>
+  </si>
+  <si>
+    <t>1377/NMD</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -901,54 +916,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -962,54 +977,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>12.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.41</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1320,101 +1335,162 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>209.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>136.48</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>65.02</v>
       </c>
       <c r="S11" s="4">
         <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P12" s="4">
+        <v>13.11</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>12.85</v>
+      </c>
+      <c r="R12" s="4">
+        <v>98.04</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>382.26</v>
+      </c>
+      <c r="P13" s="8">
+        <v>164.28</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>42.98</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>