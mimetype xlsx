--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -104,210 +104,210 @@
   <si>
     <t>AUGMENTATION OF ORD TERAI TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/12749</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000054/2022-2023</t>
   </si>
   <si>
     <t>2033/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of 200 cum capacity RCC Elevated Reservoir, 20 mtrs. Staging height at the head works site along with distribution system rising main, iron elimination plant, pump houses, boundary walls, functional house hold tap connection (FHTC), soil investigation and other allied works under Jal Jeevan Mission (JJM) for Augmentation of ORD TERAI TEA GARDEN PIPED WATER SUPPLY SCHEME under Naxalbari block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000277/2022-2023</t>
+  </si>
+  <si>
+    <t>2655/SWSD</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>VIJAY KUMAR ARORA</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF ORD TERAI TEA GARDEN PIPED WATER SUPPLY SCHEME , TW No I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000664/2023-2024</t>
+  </si>
+  <si>
+    <t>1478/NMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
+  </si>
+  <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF ORD TERAI TEA GARDEN PIPED WATER SUPPLY SCHEME UNDER NAXALBARI BLOCK, SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
-    <t>Assistant Engineer(Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000054/2023-2024</t>
   </si>
   <si>
     <t>247/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...23 lines deleted...]
-    <t>SAIKAT SINHA</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF ORD TERAI TEA GARDEN PIPED WATER SUPPLY SCHEME , TW No II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000201/2024-2025</t>
+  </si>
+  <si>
+    <t>1377/NMD</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for ORD TERAI, T/W No. II under NAXALBARI CCC [APPLICATION NO. 4003312826 , Reference ID : 4031141988]</t>
+  </si>
+  <si>
+    <t>BILL/01918/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/306</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for ORD TERAI, T/W No. I, under NAXALBARI CCC [APPLICATION NO. 4003291503 ; Reference ID : 403124697]</t>
   </si>
   <si>
     <t>BILL/01746/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/222</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-[...13 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (NAXALBARI Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000998/2024-2025</t>
   </si>
   <si>
     <t>17/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>1114/NMD</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: NAXALBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001068/2024-2025</t>
   </si>
   <si>
     <t>36/NMD</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>M/S PALIDEB ENGINEERING WORKS</t>
-  </si>
-[...31 lines deleted...]
-    <t>02/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -913,60 +913,60 @@
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.53</v>
+        <v>209.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.53</v>
+        <v>136.48</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>65.02</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -999,454 +999,454 @@
         <v>12.5</v>
       </c>
       <c r="Q5" s="4">
         <v>12.41</v>
       </c>
       <c r="R5" s="4">
         <v>99.28</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>6.07</v>
+        <v>2.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>5.03</v>
+        <v>13.11</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.85</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.04</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>11.76</v>
+        <v>5.03</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>96.27</v>
+        <v>6.07</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>9.21</v>
+        <v>11.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>209.89</v>
+        <v>96.27</v>
       </c>
       <c r="Q11" s="4">
-        <v>136.48</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>65.02</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>13.11</v>
+        <v>9.21</v>
       </c>
       <c r="Q12" s="4">
-        <v>12.85</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>98.04</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>382.26</v>