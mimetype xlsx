--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -336,50 +336,68 @@
     <t>1114/NMD</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: NAXALBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001068/2024-2025</t>
   </si>
   <si>
     <t>36/NMD</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>M/S PALIDEB ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF TRIHANA TEA GARDEN PIPED WATER SUPPLY SCHEME , TW No II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000848/2023-2024</t>
+  </si>
+  <si>
+    <t>1753/NMD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>SUBODH KUMAR BANIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1724,87 +1742,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
         <v>9.21</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P17" s="4">
+        <v>11.07</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>303.63</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>