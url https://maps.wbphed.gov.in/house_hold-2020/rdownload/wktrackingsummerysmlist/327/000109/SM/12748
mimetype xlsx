--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1067,54 +1067,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>30.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>38.52</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1128,54 +1128,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>2.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1303,54 +1303,54 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>16.28</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>16.28</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1364,54 +1364,54 @@
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P10" s="4">
         <v>94.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>72.11</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>76.51</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1423,54 +1423,54 @@
         <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>1.23</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.23</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1484,54 +1484,54 @@
       <c r="I12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>0.94</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1545,54 +1545,54 @@
       <c r="I13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
         <v>11.55</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.67</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>75.05</v>
       </c>
       <c r="S13" s="4">
         <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1789,88 +1789,88 @@
       <c r="I17" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
         <v>11.07</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>8.29</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>74.88</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>303.63</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>121.8</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>40.11</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>