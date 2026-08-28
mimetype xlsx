--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,315 +89,315 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF TRIHANA TEA GARDEN PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/12748</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Continuation order for Hiring of (one) no. Disel Motor Cab on daily basis for the Assistant Engineer-II, office of the Executive Engineer, Siliguri W/S Division, P.H.E Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000353/2022-2023</t>
+  </si>
+  <si>
+    <t>1834/SWSD</t>
+  </si>
+  <si>
+    <t>25/11/2022</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>SUDIP BASAK</t>
+  </si>
+  <si>
+    <t>Sinking of 02(Two) Nos. Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling at Tube Well Sites for Augmentation of TRIHANA TEA GARDEN Area Piped Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000236/2022-2023</t>
+  </si>
+  <si>
+    <t>2092/SWSD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>16/01/2023</t>
+  </si>
+  <si>
+    <t>SUBHADEEP ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 2 Nos. Pump House (5.4 X 3.60) size, boundary wall allied with laying of rising main, distribution system &amp; providing functional household tap connection (FHTC) for Augmentation TRIHANA TEA GARDEN Area Piped Water Supply Scheme under Naxalbari block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000202/2022-2023</t>
+  </si>
+  <si>
+    <t>1675/SWSD</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>S.K. BANIK</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000038/2022-2023</t>
   </si>
   <si>
     <t>1949/SWSD</t>
   </si>
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Continuation order for Hiring of (one) no. Disel Motor Cab on daily basis for the Assistant Engineer-II, office of the Executive Engineer, Siliguri W/S Division, P.H.E Dte</t>
-[...20 lines deleted...]
-    <t>SUDIP BASAK</t>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF TRIHANA TEA GARDEN PIPED WATER SUPPLY SCHEME , TW No I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000794/2022-2023</t>
+  </si>
+  <si>
+    <t>108/NMD</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>05/03/2023</t>
+  </si>
+  <si>
+    <t>MAA ENTERPRISES</t>
   </si>
   <si>
     <t>Acceptance cum Work order Construction of boundary wall at head work site allied with Functional Household Tap Connection (FHTC) for Augmentation Trihana Tea Garden Area PWSS under Naxalbari Block under Siliguri Water Supply Division ,P.H.E,Dte..</t>
   </si>
   <si>
-    <t>Junior Engineer (Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000177/2023-2024</t>
   </si>
   <si>
     <t>1690/SWSD</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
-    <t>S.K. BANIK</t>
-[...1 lines deleted...]
-  <si>
     <t>PREPARATION OF DETAILS PROJECT REPORT (DPR) INCLUDING ROUTE SURVEY IN CONNECTION WITH AUGMENTATION OF TRIHANA TEA GARDEN PIPED WATER SUPPLY SCHEME UNDER NAXALBARI BLOCK, SILIGURI SUB DIVISION, P.H.E. DTE</t>
   </si>
   <si>
     <t>ORD/000055/2023-2024</t>
   </si>
   <si>
     <t>248/SSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF TRIHANA TEA GARDEN PIPED WATER SUPPLY SCHEME , TW No II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000848/2023-2024</t>
+  </si>
+  <si>
+    <t>1753/NMD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>SUBODH KUMAR BANIK</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of Column pipe under JJM project at Trihana Tea Garden PWSS in the dist of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001038/2023-2024</t>
+  </si>
+  <si>
+    <t>421/SMSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>B.B. CONCERNED</t>
+  </si>
+  <si>
+    <t>Supplementary work for supply &amp; delivery of column pipe &amp; cable for AUGMENTATION OF TRIHANA TEA GARDEN,TW-I in the dist of Darjeeling under Northern Mechanical Division., PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001029/2023-2024</t>
+  </si>
+  <si>
+    <t>366/SMSD</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for TRIHANA W/S SCHEME, T/W II, under NAXALBARI CCC, [APPLICATION NO. 4003210228, Reference ID : 403058760]</t>
+  </si>
+  <si>
+    <t>BILL/01163/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/142</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for TRIHANA TEA GARDEN, under NAXALBARI CCC, [APPLICATION NO. 4003079478, Reference ID : 402958535]</t>
   </si>
   <si>
     <t>BILL/00582/2022-2023</t>
   </si>
   <si>
     <t>BP/22-23/145</t>
   </si>
   <si>
     <t>04/03/2023</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-[...103 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (NAXALBARI Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000998/2024-2025</t>
   </si>
   <si>
     <t>17/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Implementation of Affordable IoT-Enabled Water Service Delivery Measurement and Monitoring Sensing System for Rural Deployment in the Proposed Villages under Different Water Supply Schemes at Different Block of Darjeeling District in West Bengal.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>1114/NMD</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>WEBEL TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>Yard lighting arrangement at Head Work Site for Different PWSS under JJM in the BLOCK: NAXALBARI, DISTRICT: DARJEELING under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001068/2024-2025</t>
   </si>
   <si>
     <t>36/NMD</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>M/S PALIDEB ENGINEERING WORKS</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUBODH KUMAR BANIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -924,922 +924,922 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.72</v>
+        <v>0.89</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.89</v>
+        <v>16.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>30.58</v>
+        <v>94.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.78</v>
+        <v>72.11</v>
       </c>
       <c r="R5" s="4">
-        <v>38.52</v>
+        <v>76.51</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.5</v>
+        <v>11.72</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.5</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>0.63</v>
+        <v>11.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.67</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>75.05</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>4.75</v>
+        <v>30.58</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>38.52</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>16.28</v>
+        <v>2.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>16.28</v>
+        <v>2.5</v>
       </c>
       <c r="R9" s="4">
         <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>94.26</v>
+        <v>11.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>72.11</v>
+        <v>8.29</v>
       </c>
       <c r="R10" s="4">
-        <v>76.51</v>
+        <v>74.88</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="J11" s="13" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>1.23</v>
+        <v>0.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.23</v>
+        <v>0.94</v>
       </c>
       <c r="R11" s="4">
         <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="P12" s="4">
-        <v>0.94</v>
+        <v>1.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.94</v>
+        <v>1.23</v>
       </c>
       <c r="R12" s="4">
         <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>11.55</v>
+        <v>4.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>8.67</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>75.05</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>11.76</v>
+        <v>0.63</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>96.27</v>
+        <v>11.76</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>9.21</v>
+        <v>96.27</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>11.07</v>
+        <v>9.21</v>
       </c>
       <c r="Q17" s="4">
-        <v>8.29</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>74.88</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>303.63</v>