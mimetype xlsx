--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -107,111 +107,111 @@
   <si>
     <t>SM/12037</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000051/2022-2023</t>
   </si>
   <si>
     <t>2031/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF PASCHIM MADATI PIPED WATER SUPPLY SCHEME , TW No I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000050/2023-2024</t>
+  </si>
+  <si>
+    <t>529/NMD</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>09/06/2023</t>
+  </si>
+  <si>
+    <t>BHAGIRATHI JUTE &amp; HOLDINGS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (5.4 X 3.65) size with (1.20 X 2.10 M) size with toilet, Rig bored big dia deep T/W by Odex-165 method of drilling, boundary wall, laying distribution system, providing functional house hold tap connection (FHTC) and supplying, fabrication, erection on suitable RCC foundation and commissioning with 3 (three) months trial run of pressure type IEP (40 cum./hr) required platform and drain etc. for rejuvenation of Paschim Madati Piped Water Supply Scheme at Phanshidewa block under Siliguri Sub Division, PHE Dte. in the dist. of Darjeeling.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000268/2022-2023</t>
+  </si>
+  <si>
+    <t>2366/SWSD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>AKASH ENTERPRISE</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for Rejuvenation of Paschim Madati, TW No. I, BIDHANNAGAR CCC, [APPLICATION NO. 4003143720, Reference ID : 803008623]</t>
   </si>
   <si>
     <t>BILL/00031/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/08</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...46 lines deleted...]
-    <t>AKASH ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Improvement of Existing FHTC with existing pipelines for Rejuvenation of Paschim Madati PWSS under Jal Jeeban Mission (JJM) at Phansidewa Block within Siliguri Sub- Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000015/2025-2026</t>
   </si>
   <si>
     <t>1241/SWSD</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -810,292 +810,292 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.79</v>
+        <v>11.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.1</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.35</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>11.64</v>
+        <v>67.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>52.59</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>77.62</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>67.76</v>
+        <v>0.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="P7" s="4">
         <v>16.03</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>97.2</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>63.69</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>65.53</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>