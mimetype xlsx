--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -104,129 +104,129 @@
   <si>
     <t>REJUVENATION OF GHUSURU PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/12036</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000049/2022-2023</t>
   </si>
   <si>
     <t>2029/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Laying distribution system along with boring of new tubewells, construction of pump house, boundary walls at 3rd and 4th tubewell site and providing FHTC at Uttam Chand, Hoda Bhitar Chhat, Uttam Chander Chhat, Mudir Jangal, Satbhaiya, Ghusuru, Raghuram, Raghuramer Chhat, Bhaktaram mouza in connection with rejuvenation of GHUSURU PIPED WATER SUPPLY SCHEME under JJM at Naxalbari block, Darjeeling District under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000267/2022-2023</t>
+  </si>
+  <si>
+    <t>2365/SWSD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>SUBIR CH. CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF GHUSURU PIPED WATER SUPPLY SCHEME , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000055/2023-2024</t>
+  </si>
+  <si>
+    <t>549/NMD</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>14/06/2023</t>
+  </si>
+  <si>
+    <t>M/S B.ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000024/2023-2024</t>
   </si>
   <si>
     <t>1808/SWSD</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection Charge for rrjuvenation of Ghusuri PWSS, TW No. I, NAXALBARI CCC [APPLICATION NO. 4003144975 ; Reference ID : 403013463]</t>
   </si>
   <si>
     <t>BILL/00041/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/10</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for Rejuvenation of Ghusuri PWSS, TW No. II, NAXALBARI CCC [APPLICATION NO. 4003144980 ; Reference ID : 403013029]</t>
   </si>
   <si>
     <t>BILL/00042/2023-2024</t>
-  </si>
-[...46 lines deleted...]
-    <t>SUBIR CH. CHOWDHURY</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of 250 Cu.M. capacity R.C.C. Elevated Reservoir , 20 Mtrs. Staging Height at the head works site of Ghusuru Piped Water Supply Scheme under Naxalbari Block under Siliguri Sub Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000183/2024-2025</t>
   </si>
   <si>
     <t>3026/SWSD</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>M/S G.C. CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -829,347 +829,347 @@
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>30</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>9.89</v>
+        <v>142.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>97.3</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>68.46</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.73</v>
+        <v>23.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>22.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.78</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="P6" s="4">
-        <v>0.73</v>
+        <v>9.89</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>23.18</v>
+        <v>0.73</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>142.14</v>
+        <v>0.73</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>89.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
@@ -1183,54 +1183,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>268.31</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>119.97</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>44.71</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>