--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -200,51 +200,51 @@
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>RIPON DAS</t>
   </si>
   <si>
     <t>Construction of 2 (two) Nos. Pump House (5.4 X 3.65) size with (1.20 X 2.10 M) size toilet, Rig bore 2 (two) Nos. big dia deep T/W by Odex-165 method of drilliig, boundary wall at 2 (two) sites. laying distribution system, providing functional house hold tap connection (FHTC) and supplying, fabrication, erection on suitable RCC foundation and commissioning with 3 (three) months trial run of pressure type IEP (40 cum/hr. at SATHBIL PASCHIM MADATI Mouza and 20 cu.m./hr opposite of MADATI HIGH SCHOOL) required platform and drain etc. for Rejuvenation at PURBA MADATI Piped Water Supply Scheme at Phanshidewa block under Siliguri Sub Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000133/2023-2024</t>
   </si>
   <si>
     <t>1372/SWSD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
-    <t>31/10/2025</t>
+    <t>23/03/2026</t>
   </si>
   <si>
     <t>M/S G.C. CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>