--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -856,54 +856,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>67.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>10.12</v>
       </c>
       <c r="S4" s="4">
         <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1092,88 +1092,88 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>117.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.82</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>221.81</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>12.67</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>5.71</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>