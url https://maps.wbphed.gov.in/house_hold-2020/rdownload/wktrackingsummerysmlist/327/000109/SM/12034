--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -104,150 +104,150 @@
   <si>
     <t>REJUVENATION OF PURBA MADATI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/12034</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000052/2022-2023</t>
   </si>
   <si>
     <t>2032/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF PURBA MADATI PIPED WATER SUPPLY SCHEME , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000665/2023-2024</t>
+  </si>
+  <si>
+    <t>1479/NMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>RIPON DAS</t>
+  </si>
+  <si>
+    <t>Construction of 2 (two) Nos. Pump House (5.4 X 3.65) size with (1.20 X 2.10 M) size toilet, Rig bore 2 (two) Nos. big dia deep T/W by Odex-165 method of drilliig, boundary wall at 2 (two) sites. laying distribution system, providing functional house hold tap connection (FHTC) and supplying, fabrication, erection on suitable RCC foundation and commissioning with 3 (three) months trial run of pressure type IEP (40 cum/hr. at SATHBIL PASCHIM MADATI Mouza and 20 cu.m./hr opposite of MADATI HIGH SCHOOL) required platform and drain etc. for Rejuvenation at PURBA MADATI Piped Water Supply Scheme at Phanshidewa block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000133/2023-2024</t>
+  </si>
+  <si>
+    <t>1372/SWSD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>M/S G.C. CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000217/2023-2024</t>
   </si>
   <si>
     <t>2292/CDD</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>19/08/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation Charges New service Connection at Purba Madati PWSS under NMD,PHE Dte. Application No - 4003339413 Ref Id- 403162854</t>
   </si>
   <si>
     <t>BILL/00835/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/157</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Charges for New Service connection at Purba Madati PWSS,TW No- II under NMD , PHEW Dte. Application No- 4003498842 Ref ID- 403286657</t>
   </si>
   <si>
     <t>BILL/01403/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/240</t>
   </si>
   <si>
     <t>30/10/2024</t>
-  </si>
-[...43 lines deleted...]
-    <t>M/S G.C. CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -853,296 +853,296 @@
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>67.69</v>
+        <v>23.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.85</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>10.12</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>5.97</v>
+        <v>117.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.82</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>5.19</v>
+        <v>67.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>10.12</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>23.26</v>
+        <v>5.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>117.74</v>
+        <v>5.19</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.82</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>4.95</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>221.81</v>