--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,99 +215,75 @@
   <si>
     <t>BP/23-24/221</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for BARAADALPUR DWITYAKHANDA, T/W No. I, ZONE-II, under SHIVMANDIR CCC [APPLICATION NO. 4003300574 ; Reference ID : 403130566]</t>
   </si>
   <si>
     <t>BILL/01737/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/220</t>
   </si>
   <si>
     <t>New Service Connection Charge for BARAADALPUR, T/W No. II, ZONE-I, under MATIGARA CCC [APPLICATION NO. 4003299635 ; Reference ID : 403130072]</t>
   </si>
   <si>
     <t>BILL/01817/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/277</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...5 lines deleted...]
-    <t>Assistant Engineer,Driller In Charge</t>
+    <t>Construction of 200 Cu.M &amp; 150 cum capacity RCC Elevated Reservoir each of 20 mtrs Staging Height at the head works sites,laying rising main,Laying distribution pipeline with Functional Household Tap Connection (FHTC), construction of Two number pump houses(5.40 X 3.60 m),Two number pump houses (3.00 X 3.60 m), Iron Elimination Plant (IEP) with Blower room ,Sinking of four (4) nos Tube well (ODEX-165 method),Soil Investigation at H/W sites and Boundary wall for BARA ADALPUR DWITYA KHANDA PWSS (ZONE I &amp; II) Block:Matigara,Dist: Darjeeling under Siliguri W/S Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000109/2023-2024</t>
+  </si>
+  <si>
+    <t>1150/SWSD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>MAHADEO PRASAD AGARWAL &amp; CO</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARA ADALPUR DWITIYA KHANDA PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I, II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...37 lines deleted...]
-    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000751/2023-2024</t>
   </si>
   <si>
     <t>1579/NMD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>02/08/2025</t>
   </si>
   <si>
     <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -711,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -874,54 +850,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.36</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1114,54 +1090,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>21.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.86</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>13.24</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1374,266 +1350,203 @@
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="M12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>21339.76</v>
+        <v>510.38</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>221.38</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>43.38</v>
       </c>
       <c r="S12" s="4">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>510.38</v>
+        <v>23.46</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>19.51</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>83.17</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>634.22</v>
+      </c>
+      <c r="P14" s="8">
+        <v>246.56</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>38.88</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>