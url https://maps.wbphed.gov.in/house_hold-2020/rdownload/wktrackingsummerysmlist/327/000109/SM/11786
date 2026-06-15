--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,74 @@
     <t>MAHADEO PRASAD AGARWAL &amp; CO</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARA ADALPUR DWITIYA KHANDA PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I, II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000751/2023-2024</t>
   </si>
   <si>
     <t>1579/NMD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>02/08/2025</t>
   </si>
   <si>
     <t>CHOWDHURY AND BASU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1466,87 +1490,150 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>23.46</v>
       </c>
       <c r="Q13" s="4">
         <v>19.51</v>
       </c>
       <c r="R13" s="4">
         <v>83.17</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P14" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>9.37</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0.04</v>
+      </c>
+      <c r="S14" s="4">
+        <v>11</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>21973.98</v>
+      </c>
+      <c r="P15" s="8">
+        <v>255.92</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>1.16</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>