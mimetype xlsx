--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -116,213 +116,213 @@
   <si>
     <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Bara Adalpur Dwitiyo Khanda Piped water supply schemes at the uncovered mouzas under Matigara Block of Siliguri Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000158/2022-2023</t>
   </si>
   <si>
     <t>288/SSD</t>
   </si>
   <si>
     <t>26/05/2022</t>
   </si>
   <si>
     <t>15/06/2022</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000012/2022-2023</t>
+  </si>
+  <si>
+    <t>1375/SWSD</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000072/2022-2023</t>
   </si>
   <si>
     <t>2051/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...8 lines deleted...]
-    <t>21/09/2022</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 200 Cu.M &amp; 150 cum capacity RCC Elevated Reservoir each of 20 mtrs Staging Height at the head works sites,laying rising main,Laying distribution pipeline with Functional Household Tap Connection (FHTC), construction of Two number pump houses(5.40 X 3.60 m),Two number pump houses (3.00 X 3.60 m), Iron Elimination Plant (IEP) with Blower room ,Sinking of four (4) nos Tube well (ODEX-165 method),Soil Investigation at H/W sites and Boundary wall for BARA ADALPUR DWITYA KHANDA PWSS (ZONE I &amp; II) Block:Matigara,Dist: Darjeeling under Siliguri W/S Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000109/2023-2024</t>
+  </si>
+  <si>
+    <t>1150/SWSD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>MAHADEO PRASAD AGARWAL &amp; CO</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARA ADALPUR DWITIYA KHANDA PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I, II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000751/2023-2024</t>
+  </si>
+  <si>
+    <t>1579/NMD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>CHOWDHURY AND BASU ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000028/2023-2024</t>
   </si>
   <si>
     <t>2288/SWSD</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and writing the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour sample as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within 328 Villages in Different Block( Matigara,Phansidewa, KharibarI,Naxalbari Block) under Siliguri W/S Division all complete as per direction of EIC.In Each Villge in 4 Locations tentatively, In Each Location (8 X 5= 40 Sq.Ft) Writing Area Required or as per the Dimension given by PHE Dte.), Writing area should be Geo Tagged in appropriate portal as guided by PHE Department</t>
   </si>
   <si>
-    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000288/2023-2024</t>
   </si>
   <si>
     <t>382/SWSD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>PHANSIDEWA SOCIAL &amp; RURAL WELFARE SOCIETY</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for BARAADALPUR DWITYAKHANDA, T/W No. II, ZONE-II, under SHIVMANDIR CCC [APPLICATION NO. 4003300577 ; Reference ID : 403130594]</t>
+  </si>
+  <si>
+    <t>BILL/01738/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/221</t>
+  </si>
+  <si>
+    <t>19/01/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>New Service Connection Charge for BARAADALPUR, T/W No. II, ZONE-I, under MATIGARA CCC [APPLICATION NO. 4003299635 ; Reference ID : 403130072]</t>
+  </si>
+  <si>
+    <t>BILL/01817/2023-2024</t>
+  </si>
+  <si>
+    <t>BP/23-24/277</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for BARAADALPUR, T/W No. I, ZONE-I, under MATIGARA CCC [APPLICATION NO. 4003299617 ; Reference ID : 403130073]</t>
   </si>
   <si>
     <t>BILL/01820/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/280</t>
   </si>
   <si>
-    <t>29/01/2024</t>
-[...16 lines deleted...]
-  <si>
     <t>New Service Connection Charge for BARAADALPUR DWITYAKHANDA, T/W No. I, ZONE-II, under SHIVMANDIR CCC [APPLICATION NO. 4003300574 ; Reference ID : 403130566]</t>
   </si>
   <si>
     <t>BILL/01737/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/220</t>
-  </si>
-[...73 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -930,51 +930,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>31.66</v>
+        <v>10.86</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
@@ -989,607 +989,607 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>10.86</v>
+        <v>31.66</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>3.57</v>
+        <v>21339.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>21.57</v>
+        <v>510.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.86</v>
+        <v>221.38</v>
       </c>
       <c r="R7" s="4">
-        <v>13.24</v>
+        <v>43.38</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>5.08</v>
+        <v>23.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>19.51</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83.17</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>6.17</v>
+        <v>3.57</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>10.47</v>
+        <v>21.57</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.86</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>13.24</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>8.16</v>
+        <v>6.17</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>510.38</v>
+        <v>8.16</v>
       </c>
       <c r="Q12" s="4">
-        <v>221.38</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>43.38</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>23.46</v>
+        <v>5.08</v>
       </c>
       <c r="Q13" s="4">
-        <v>19.51</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>83.17</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="P14" s="4">
-        <v>21339.76</v>
+        <v>10.47</v>
       </c>
       <c r="Q14" s="4">
-        <v>9.37</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>21973.98</v>