--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,114 +92,114 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Naxalbari</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>BHUJIA BANIR CHHAT PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11777</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Laying distribution system along with boring of new tubewell, construction of pump house, boundary wall and providing FHTC under JJM/Jal Swapna for BHUJIA BANIR CHHAT PIPED WATER SUPPLY SCHEME under Naxalbari block, Darjeeling District under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000244/2022-2023</t>
+  </si>
+  <si>
+    <t>2093/SWSD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>07/03/2023</t>
+  </si>
+  <si>
+    <t>THE HINDUSTHAN CO. OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Bhujia Banir Chhat Piped water supply schemes at the uncovered mouzas under Naxalbari Block of Siliguri Sub Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer (Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000155/2022-2023</t>
   </si>
   <si>
     <t>275/SSD</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>09/06/2022</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000035/2022-2023</t>
+  </si>
+  <si>
+    <t>1465/SWSD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000047/2022-2023</t>
   </si>
   <si>
     <t>2027/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
-  </si>
-[...31 lines deleted...]
-    <t>29/09/2022</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BHUJIA BANIR CHHAT PIPED WATER SUPPLY SCHEME , TW No I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000440/2023-2024</t>
   </si>
   <si>
     <t>1379/NMD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
@@ -755,252 +755,252 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>2.35</v>
+        <v>91.05</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.18</v>
+        <v>2.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>91.05</v>
+        <v>4.02</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>4.02</v>
+        <v>2.18</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
@@ -1022,88 +1022,88 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>11.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>62.46</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>111.23</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>9.61</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>8.64</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>