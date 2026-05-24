--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,74 +183,50 @@
     <t>29/09/2023</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>TALUKDER ENTERPRISE</t>
   </si>
   <si>
     <t>Part Work order for Construction of 200 cu.m. capacity R.C.C. elevated reservoir, 20 mtrs. staging height at the head work site, laying rising main, laying distribution pipeline with functional household tap connection (FHTC), construction of one number pump house (5.40 X 3.60 m), one number pump house (3.00 X 3.60 m), iron elimination plant (IEP) with blower room, sinking of two (2) nos. tube well (ODEX-165 method), soil investigation at HW site and boundary wall for Rupsing PWSS, Block Naxalbari, Dist- Darjeeling under Siliguri W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000253/2023-2024</t>
   </si>
   <si>
     <t>84/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>YAMA CONSTRUCTIONS LLP</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,73 +615,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -804,54 +780,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>2.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.71</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.12</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -985,54 +961,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>11.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>76.9</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1058,150 +1034,87 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>255.16</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...8 lines deleted...]
-      <c r="D8" s="3" t="s">
+      <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="E8" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>321.04</v>
+      </c>
+      <c r="P8" s="8">
+        <v>11.55</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>3.6</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>