--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,86 @@
     <t>29/09/2023</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>TALUKDER ENTERPRISE</t>
   </si>
   <si>
     <t>Part Work order for Construction of 200 cu.m. capacity R.C.C. elevated reservoir, 20 mtrs. staging height at the head work site, laying rising main, laying distribution pipeline with functional household tap connection (FHTC), construction of one number pump house (5.40 X 3.60 m), one number pump house (3.00 X 3.60 m), iron elimination plant (IEP) with blower room, sinking of two (2) nos. tube well (ODEX-165 method), soil investigation at HW site and boundary wall for Rupsing PWSS, Block Naxalbari, Dist- Darjeeling under Siliguri W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000253/2023-2024</t>
   </si>
   <si>
     <t>84/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>YAMA CONSTRUCTIONS LLP</t>
+  </si>
+  <si>
+    <t>ELECTRIC QUOTATION FOR NEW SERVICE CONNECTION AT RUPSING W/S/S ,TW-I UNDER NMD,PHE DTE. Application No : 4003639723 Reference Id : 403386500</t>
+  </si>
+  <si>
+    <t>BILL/01308/2025-2026</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,73 +651,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1034,87 +1070,207 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>255.16</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P8" s="4">
+        <v>12.26</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>11</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>21673.06</v>
+      </c>
+      <c r="P10" s="8">
+        <v>11.55</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>