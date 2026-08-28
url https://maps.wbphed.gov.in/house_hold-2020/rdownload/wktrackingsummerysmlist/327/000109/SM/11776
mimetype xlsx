--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -119,150 +119,150 @@
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000152/2022-2023</t>
   </si>
   <si>
     <t>268/SSD</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>09/06/2022</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000033/2022-2023</t>
+  </si>
+  <si>
+    <t>1463/SWSD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000074/2022-2023</t>
   </si>
   <si>
     <t>2053/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...8 lines deleted...]
-    <t>29/09/2022</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for RUPSING PIPED WATER SUPPLY SCHEME, TW No.- I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000800/2023-2024</t>
   </si>
   <si>
     <t>1657/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>TALUKDER ENTERPRISE</t>
   </si>
   <si>
     <t>Part Work order for Construction of 200 cu.m. capacity R.C.C. elevated reservoir, 20 mtrs. staging height at the head work site, laying rising main, laying distribution pipeline with functional household tap connection (FHTC), construction of one number pump house (5.40 X 3.60 m), one number pump house (3.00 X 3.60 m), iron elimination plant (IEP) with blower room, sinking of two (2) nos. tube well (ODEX-165 method), soil investigation at HW site and boundary wall for Rupsing PWSS, Block Naxalbari, Dist- Darjeeling under Siliguri W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000253/2023-2024</t>
   </si>
   <si>
     <t>84/SWSD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>YAMA CONSTRUCTIONS LLP</t>
   </si>
   <si>
     <t>ELECTRIC QUOTATION FOR NEW SERVICE CONNECTION AT RUPSING W/S/S ,TW-I UNDER NMD,PHE DTE. Application No : 4003639723 Reference Id : 403386500</t>
   </si>
   <si>
     <t>BILL/01308/2025-2026</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -872,51 +872,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>45.28</v>
+        <v>6.38</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
@@ -931,51 +931,51 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>6.38</v>
+        <v>45.28</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
@@ -994,239 +994,239 @@
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>11.5</v>
+        <v>21339.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.84</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>76.9</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>255.16</v>
+        <v>11.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>76.9</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="L8" s="4"/>
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>12.26</v>
+        <v>255.16</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>12.26</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>21673.06</v>