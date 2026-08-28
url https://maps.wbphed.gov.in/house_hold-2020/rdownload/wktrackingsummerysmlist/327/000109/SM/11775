--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -92,159 +92,159 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Naxalbari</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>M.M.TERAI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11775</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of Pump House (5.4 X 3.65) size, Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling, boundary wall allied with laying of rising main, distribution system and providing functional household tap connection (FHTC) under JJM for M.M. TERAI PIPED WATER SUPPLY SCHEME within Naxalbari block under Siliguri Sub Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000245/2022-2023</t>
+  </si>
+  <si>
+    <t>2094/SWSD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>07/03/2023</t>
+  </si>
+  <si>
+    <t>SUDIP BASAK</t>
+  </si>
+  <si>
     <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed M.M TERAI Piped water supply schemes at the uncovered mouzas under Naxalbari Block of Siliguri Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000153/2022-2023</t>
   </si>
   <si>
     <t>272/SSD</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>09/06/2022</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000034/2022-2023</t>
+  </si>
+  <si>
+    <t>1464/SWSD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000046/2022-2023</t>
   </si>
   <si>
     <t>2026/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...34 lines deleted...]
-  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for M.M.TERAI PIPED WATER SUPPLY SCHEME, TW No I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000353/2023-2024</t>
+  </si>
+  <si>
+    <t>1314/NMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>HARAGOURI ENTERPRISE</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for M.M TERAI, T/W No. I under NAXALBARI CCC [APPLICATION NO. 4003312828 ; Reference ID : 403142027]</t>
   </si>
   <si>
     <t>BILL/01919/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/306</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...22 lines deleted...]
-    <t>HARAGOURI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -773,414 +773,414 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>2.35</v>
+        <v>88.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.38</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>12.88</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>1.45</v>
+        <v>2.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>2.16</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>88.33</v>
+        <v>1.45</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>11.57</v>
+        <v>11.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>76.87</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>11.5</v>
+        <v>11.57</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>117.34</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>22.56</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>19.23</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>