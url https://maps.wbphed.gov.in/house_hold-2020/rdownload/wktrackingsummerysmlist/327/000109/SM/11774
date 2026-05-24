--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,71 +192,50 @@
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARA GHARIA PIPED WATER SUPLY SCHEME, TW No.- I AND II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000792/2023-2024</t>
   </si>
   <si>
     <t>1656/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>M/S PARITOSH BHOWMICK AND CO.</t>
-  </si>
-[...19 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -808,54 +787,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1111,164 +1090,101 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>11.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.72</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>58.47</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...8 lines deleted...]
-      <c r="D9" s="3" t="s">
+      <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="E9" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>419.7</v>
+      </c>
+      <c r="P9" s="8">
+        <v>9.72</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>2.32</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>