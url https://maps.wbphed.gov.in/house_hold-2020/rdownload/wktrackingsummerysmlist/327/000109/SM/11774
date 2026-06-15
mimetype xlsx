--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,83 @@
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARA GHARIA PIPED WATER SUPLY SCHEME, TW No.- I AND II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000792/2023-2024</t>
   </si>
   <si>
     <t>1656/NMD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
     <t>M/S PARITOSH BHOWMICK AND CO.</t>
+  </si>
+  <si>
+    <t>CHARGES FOR NEW SERVICE CONNECTION AT TW NO:- I OF BARA GHARIA W/S/S , IN THE DIST. OF DARJEELING. CONSUMER ID:- 403385097</t>
+  </si>
+  <si>
+    <t>BILL/00598/2025-2026</t>
+  </si>
+  <si>
+    <t>23/06/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,73 +657,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1104,87 +1137,207 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>11.49</v>
       </c>
       <c r="Q8" s="4">
         <v>6.72</v>
       </c>
       <c r="R8" s="4">
         <v>58.47</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P9" s="4">
+        <v>9.24</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>11</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>21768.7</v>
+      </c>
+      <c r="P11" s="8">
+        <v>9.72</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0.04</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>