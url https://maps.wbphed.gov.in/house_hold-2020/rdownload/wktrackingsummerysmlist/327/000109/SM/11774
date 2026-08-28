--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -113,162 +113,162 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation of Details Project Report (DPR) incl. route survey in connection with proposed Bara Gharia Piped water supply schemes at the uncovered mouzas under Matigara Block of Siliguri Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer(Civil)</t>
   </si>
   <si>
     <t>ORD/000160/2022-2023</t>
   </si>
   <si>
     <t>298/SSD</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>21/06/2022</t>
   </si>
   <si>
     <t>SUBHANKAR GHOSH</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000013/2022-2023</t>
+  </si>
+  <si>
+    <t>1376/SWD</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000076/2022-2023</t>
+  </si>
+  <si>
+    <t>2055/SWSD</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for BARA GHARIA PIPED WATER SUPLY SCHEME, TW No.- I AND II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000792/2023-2024</t>
+  </si>
+  <si>
+    <t>1656/NMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>29/10/2023</t>
+  </si>
+  <si>
+    <t>M/S PARITOSH BHOWMICK AND CO.</t>
+  </si>
+  <si>
     <t>Work order construction of 200 cu.m capacity R.C.C. elevated reservoir, 20 mtrs. staging height at the head works site, laying rising main, laying distribution pipe line with functional household tap connection (FHTC), construction of pump house (5.40 X 3.60m) and pump house (3.60 X 3.00m) without sanitary and plumbing arrangement, iron elemination plant (IEP) with blower room and soil investigation at H/W site for Bara Gharia PWSS, block Matigara, Dist - Darjeeling under Siliguri W/S Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000180/2023-2024</t>
   </si>
   <si>
     <t>1731/SWSD</t>
   </si>
   <si>
-    <t>21/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>CAPITAL ENGINEERS</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000030/2023-2024</t>
   </si>
   <si>
     <t>2289/SWSD</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>CHARGES FOR NEW SERVICE CONNECTION AT TW NO:- I OF BARA GHARIA W/S/S , IN THE DIST. OF DARJEELING. CONSUMER ID:- 403385097</t>
   </si>
   <si>
     <t>BILL/00598/2025-2026</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...19 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -858,442 +858,442 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>338.72</v>
+        <v>6.69</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>6.69</v>
+        <v>54.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>54.77</v>
+        <v>21339.76</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="4">
+        <v>11.49</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>6.72</v>
+      </c>
+      <c r="R7" s="4">
+        <v>58.47</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>11.49</v>
+        <v>338.72</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.72</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>58.47</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>9.24</v>
+        <v>5</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>21339.76</v>
+        <v>9.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>21768.7</v>