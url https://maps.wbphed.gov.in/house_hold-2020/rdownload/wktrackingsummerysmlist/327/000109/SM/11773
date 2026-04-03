--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -200,51 +200,51 @@
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of 200 cu.m. Capacity R.C.C. Elevated Reservoir, 20 mtrs. Staging height at the head works site, laying rising main, laying distribution pipeline with functional household tap connection (FHTC), construction of pump house (5.40 X 3.6 m) and pump house (3.60 X 3.00 m) with sanitary and plumbing arrangement, iron elimination plant (IEP) with blower room and soil investingation at head work site for DAKSHIN BAGDOGRA PWSS, Block Naxalbari Dist. Darjeeling under Siliguri W/S Division, PHE Dte</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000125/2023-2024</t>
   </si>
   <si>
     <t>1200/SWSD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>26/02/2024</t>
+    <t>02/04/2026</t>
   </si>
   <si>
     <t>NETWAY SOLUTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector at DAKSHIN BAGDOGRA PWSS for T/W No. II in the district of Darjeeling under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000845/2024-2025</t>
   </si>
   <si>
     <t>583/NMD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>SAIKAT SINHA</t>
   </si>