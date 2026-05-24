--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -158,102 +158,78 @@
   <si>
     <t>2054/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Quotation for new service connection at T.W No-I of DAKSHIN BAGDOGRA PWSS in the dist. Darjeeling</t>
   </si>
   <si>
     <t>BILL/00293/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/36</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...5 lines deleted...]
-    <t>Assistant Engineer,Driller In Charge</t>
+    <t>Construction of 200 cu.m. Capacity R.C.C. Elevated Reservoir, 20 mtrs. Staging height at the head works site, laying rising main, laying distribution pipeline with functional household tap connection (FHTC), construction of pump house (5.40 X 3.6 m) and pump house (3.60 X 3.00 m) with sanitary and plumbing arrangement, iron elimination plant (IEP) with blower room and soil investingation at head work site for DAKSHIN BAGDOGRA PWSS, Block Naxalbari Dist. Darjeeling under Siliguri W/S Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000125/2023-2024</t>
+  </si>
+  <si>
+    <t>1200/SWSD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>NETWAY SOLUTION</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector at DAKSHIN BAGDOGRA PWSS for T/W No. II in the district of Darjeeling under Northern Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...40 lines deleted...]
-    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000845/2024-2025</t>
   </si>
   <si>
     <t>583/NMD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>SAIKAT SINHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -657,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -822,54 +798,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.03</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1023,266 +999,203 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>332.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>332.54</v>
+        <v>12.1</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A9" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>430.88</v>
+      </c>
+      <c r="P9" s="8">
+        <v>3.06</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.71</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>