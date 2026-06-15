--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,95 @@
     <t>NETWAY SOLUTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector at DAKSHIN BAGDOGRA PWSS for T/W No. II in the district of Darjeeling under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000845/2024-2025</t>
   </si>
   <si>
     <t>583/NMD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>SAIKAT SINHA</t>
+  </si>
+  <si>
+    <t>Payment for Survey and Demarcation of 0.0224Ha Forest Land Divesion to the WEST STATE FOREST DEVELOPMENT AGENCY FOR In -principal (Stage-I) approval of Central Government under Section 2(1)ii of the Van (Sanrakshan Evam Samvardhan) Adhiniyam,1980 for non forestry use of 0.0224 Ha of Forest Land in favour of West Bengal Public Health Engineering Directorate for Gravity Based Water Supply Scheme at Dakshin Bagdogra PWSS,Upper Bagdogra GP,Naxalbari under Kurseong Forest Division in Darjeeling District of West Bengal (Proposal No.FP/WB/WATER/514521/2024 Dated-22.072025.)</t>
+  </si>
+  <si>
+    <t>BILL/00453/2025-2026</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE FOREST DEVELOPMENT AGENCY</t>
+  </si>
+  <si>
+    <t>Payment for Net Present Value(NPV) and Compensatory Afforestation (CA) for theIn principal stage (Stage-I) approval of Central Government under Section 2(1 (ii) of the Van (Sankrakshan Evam Samvardhan) Adhiniyam 1980 for non forestry use of 0.224 ha of forest land in favour of West Bengal Public Health Engineering Directorate for Gravity Based Water Supply Scheme of Dakshin Bagdogra PWSS,Upper Bagdogra GP,Naxalbari under Kurseong Forest Division in Darjeeling District of West Bengal (Proposal No.FP/WB/WATER/514521/2024 Dated-22.07.2025)</t>
+  </si>
+  <si>
+    <t>BILL/00452/2025-2026</t>
+  </si>
+  <si>
+    <t>CAMPA WESTBENGAL</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1115,87 +1160,264 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>12.1</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.62</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.56</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>11</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>21773.82</v>
+      </c>
+      <c r="P12" s="8">
+        <v>3.06</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.01</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>