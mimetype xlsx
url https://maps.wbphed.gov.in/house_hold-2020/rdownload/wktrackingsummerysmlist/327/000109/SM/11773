--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -140,156 +140,156 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000032/2022-2023</t>
   </si>
   <si>
     <t>1462/SWSD</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000075/2022-2023</t>
   </si>
   <si>
     <t>2054/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 200 cu.m. Capacity R.C.C. Elevated Reservoir, 20 mtrs. Staging height at the head works site, laying rising main, laying distribution pipeline with functional household tap connection (FHTC), construction of pump house (5.40 X 3.6 m) and pump house (3.60 X 3.00 m) with sanitary and plumbing arrangement, iron elimination plant (IEP) with blower room and soil investingation at head work site for DAKSHIN BAGDOGRA PWSS, Block Naxalbari Dist. Darjeeling under Siliguri W/S Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000125/2023-2024</t>
+  </si>
+  <si>
+    <t>1200/SWSD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>NETWAY SOLUTION</t>
+  </si>
+  <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
     <t>Quotation for new service connection at T.W No-I of DAKSHIN BAGDOGRA PWSS in the dist. Darjeeling</t>
   </si>
   <si>
     <t>BILL/00293/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/36</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Construction of 200 cu.m. Capacity R.C.C. Elevated Reservoir, 20 mtrs. Staging height at the head works site, laying rising main, laying distribution pipeline with functional household tap connection (FHTC), construction of pump house (5.40 X 3.6 m) and pump house (3.60 X 3.00 m) with sanitary and plumbing arrangement, iron elimination plant (IEP) with blower room and soil investingation at head work site for DAKSHIN BAGDOGRA PWSS, Block Naxalbari Dist. Darjeeling under Siliguri W/S Division, PHE Dte</t>
-[...19 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector at DAKSHIN BAGDOGRA PWSS for T/W No. II in the district of Darjeeling under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000845/2024-2025</t>
   </si>
   <si>
     <t>583/NMD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>SAIKAT SINHA</t>
   </si>
   <si>
     <t>Payment for Survey and Demarcation of 0.0224Ha Forest Land Divesion to the WEST STATE FOREST DEVELOPMENT AGENCY FOR In -principal (Stage-I) approval of Central Government under Section 2(1)ii of the Van (Sanrakshan Evam Samvardhan) Adhiniyam,1980 for non forestry use of 0.0224 Ha of Forest Land in favour of West Bengal Public Health Engineering Directorate for Gravity Based Water Supply Scheme at Dakshin Bagdogra PWSS,Upper Bagdogra GP,Naxalbari under Kurseong Forest Division in Darjeeling District of West Bengal (Proposal No.FP/WB/WATER/514521/2024 Dated-22.072025.)</t>
   </si>
   <si>
     <t>BILL/00453/2025-2026</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE FOREST DEVELOPMENT AGENCY</t>
   </si>
   <si>
     <t>Payment for Net Present Value(NPV) and Compensatory Afforestation (CA) for theIn principal stage (Stage-I) approval of Central Government under Section 2(1 (ii) of the Van (Sankrakshan Evam Samvardhan) Adhiniyam 1980 for non forestry use of 0.224 ha of forest land in favour of West Bengal Public Health Engineering Directorate for Gravity Based Water Supply Scheme of Dakshin Bagdogra PWSS,Upper Bagdogra GP,Naxalbari under Kurseong Forest Division in Darjeeling District of West Bengal (Proposal No.FP/WB/WATER/514521/2024 Dated-22.07.2025)</t>
   </si>
   <si>
     <t>BILL/00452/2025-2026</t>
   </si>
   <si>
     <t>CAMPA WESTBENGAL</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -999,381 +999,381 @@
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>10.06</v>
+        <v>21339.76</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>332.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>12.1</v>
+        <v>10.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>0.62</v>
+        <v>12.1</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>2.56</v>
+        <v>0.62</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>2.56</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>21773.82</v>