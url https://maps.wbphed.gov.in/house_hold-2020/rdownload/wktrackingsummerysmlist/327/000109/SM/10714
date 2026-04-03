--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -236,87 +236,96 @@
   <si>
     <t>Construction of Pump House (4 Nos.) (5.4 X 3.60) size with (1.35 X 2.10 m) size with toilet. Plinth protection etc. installation of IEP and boundary wall at Zone-II, Zone-III, Zone-IV &amp; Zone-V of BANDARGACHH Piped Water Supply Scheme at Phansidewa block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling.</t>
   </si>
   <si>
     <t>ORD/000034/2023-2024</t>
   </si>
   <si>
     <t>647/SWSD</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>Construction of 250 cu.m. capacity R.C.C. Overhead Reservoir, 20 mtrs. Staging height including laying distribution system and allied with providing functional household tap connection (FHTC) at distribution pipeline of BANDARGACHH and adjoining mouza's water supply scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. Sl. No. A.</t>
   </si>
   <si>
     <t>ORD/000055/2022-2023</t>
   </si>
   <si>
     <t>817/SWSD</t>
   </si>
   <si>
     <t>19/07/2022</t>
   </si>
   <si>
-    <t>01/03/2025</t>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>ANUGRAH CONSTRUCTION PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Acceptance cum Work order of " Construction Of 300 Cu.M. capacity R.C.C. Elevated Reservoir , 20 Mtrs. Staging Height at the Head works site at Augmentation of Bandargacha Piped water supply scheme under Phansidewa Block under Siliguri W/S Division, P.H.E. Dte."</t>
-[...11 lines deleted...]
-    <t>31/12/2025</t>
+    <t>Acceptance cum Work Order for Additional Laying distribution system for (Z-V) allied with functional house hold tap connection (FHTC) at Augmentation of Bandargachh and Adjoining Mouzas Water Supply Scheme under Phansidewa Block under Siliguri Sub Division, P.H.E. Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000017/2025-2026</t>
+  </si>
+  <si>
+    <t>1243/SWSD</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
   </si>
   <si>
     <t>SHRI ANNAPURNA DISTRIBUTORS</t>
   </si>
   <si>
-    <t>Acceptance cum Work Order for Additional Laying distribution system for (Z-V) allied with functional house hold tap connection (FHTC) at Augmentation of Bandargachh and Adjoining Mouzas Water Supply Scheme under Phansidewa Block under Siliguri Sub Division, P.H.E. Dte..</t>
-[...11 lines deleted...]
-    <t>08/06/2025</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF BANDARGACHA PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I, II &amp; (Zone-II) TW-I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000849/2023-2024</t>
+  </si>
+  <si>
+    <t>1752/NMD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>13/04/2025</t>
+  </si>
+  <si>
+    <t>SUBODH KUMAR BANIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1451,146 +1460,146 @@
       <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>87.76</v>
+        <v>48.42</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>47</v>
+        <v>84</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>48.42</v>
+        <v>32.74</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>779.64</v>
+        <v>724.61</v>
       </c>
       <c r="P15" s="8">
         <v>0</v>
       </c>
       <c r="Q15" s="8">
         <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>