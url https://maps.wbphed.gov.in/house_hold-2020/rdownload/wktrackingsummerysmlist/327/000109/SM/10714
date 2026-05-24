--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -934,54 +934,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>3.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>18.44</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1109,54 +1109,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>30.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>79.85</v>
       </c>
       <c r="S7" s="4">
         <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1341,54 +1341,54 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P11" s="4">
         <v>91.93</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>34.74</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>37.78</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1402,54 +1402,54 @@
       <c r="I12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
         <v>441.79</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>178.96</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>40.51</v>
       </c>
       <c r="S12" s="4">
         <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1524,88 +1524,88 @@
       <c r="I14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>32.74</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>31.01</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>94.72</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>724.61</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>269.29</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>37.16</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>