--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,74 @@
     <t>SHRI ANNAPURNA DISTRIBUTORS</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF BANDARGACHA PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I, II &amp; (Zone-II) TW-I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000849/2023-2024</t>
   </si>
   <si>
     <t>1752/NMD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>13/04/2025</t>
   </si>
   <si>
     <t>SUBODH KUMAR BANIK</t>
+  </si>
+  <si>
+    <t>Quotation Charges for New Service Connection at Bandargacha PWSS TW-IV under NMD PHE Dte. Application No- 4003577356 Ref ID- 403345689</t>
+  </si>
+  <si>
+    <t>BILL/02349/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/24-25/252</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work order of " Construction Of 300 Cu.M. capacity R.C.C. Elevated Reservoir , 20 Mtrs. Staging Height at the Head works site at Augmentation of Bandargacha Piped water supply scheme under Phansidewa Block under Siliguri W/S Division, P.H.E. Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000205/2024-2025</t>
+  </si>
+  <si>
+    <t>56/SWSD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1538,87 +1562,205 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>32.74</v>
       </c>
       <c r="Q14" s="4">
         <v>31.01</v>
       </c>
       <c r="R14" s="4">
         <v>94.72</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P15" s="4">
+        <v>12.64</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P16" s="4">
+        <v>87.76</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>20</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>825.01</v>
+      </c>
+      <c r="P17" s="8">
+        <v>269.29</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>32.64</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>