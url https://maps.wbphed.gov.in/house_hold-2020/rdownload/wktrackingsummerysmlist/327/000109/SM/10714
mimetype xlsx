--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,267 +89,267 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF BANDARGACHA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/10714</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 250 cu.m. capacity R.C.C. Overhead Reservoir, 20 mtrs. Staging height including laying distribution system and allied with providing functional household tap connection (FHTC) at distribution pipeline of BANDARGACHH and adjoining mouza's water supply scheme within Phansidewa block under Siliguri Sub Division, P.H.E. Dte. Sl. No. A.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000055/2022-2023</t>
+  </si>
+  <si>
+    <t>817/SWSD</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>ANUGRAH CONSTRUCTION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>05 (Five) Nos. Soil Investigation for the construction of different Capacity Over Head Reservoir as mentioned in ANNEXURE-A under different Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000228/2022-2023</t>
+  </si>
+  <si>
+    <t>2091/SWSD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>G. TECH INDIA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000027/2022-2023</t>
+  </si>
+  <si>
+    <t>1457/SWSD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000043/2022-2023</t>
   </si>
   <si>
     <t>2023/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...32 lines deleted...]
-    <t>29/09/2022</t>
+    <t>Construction of Pump House (4 Nos.) (5.4 X 3.60) size with (1.35 X 2.10 m) size with toilet. Plinth protection etc. installation of IEP and boundary wall at Zone-II, Zone-III, Zone-IV &amp; Zone-V of BANDARGACHH Piped Water Supply Scheme at Phansidewa block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling.</t>
+  </si>
+  <si>
+    <t>ORD/000034/2023-2024</t>
+  </si>
+  <si>
+    <t>647/SWSD</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>BUDDHADEV NAG</t>
+  </si>
+  <si>
+    <t>Construction of rig bore big dia deep tube well 4 (four) nos. by ODEX-165 method of drilling of BANDARGACHH Piped Water Supply Scheme at Phansidewa block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling.</t>
+  </si>
+  <si>
+    <t>ORD/000036/2023-2024</t>
+  </si>
+  <si>
+    <t>648/SWSD</t>
+  </si>
+  <si>
+    <t>15/07/2023</t>
+  </si>
+  <si>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF BANDARGACHA PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I, II &amp; (Zone-II) TW-I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000849/2023-2024</t>
+  </si>
+  <si>
+    <t>1752/NMD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>13/04/2025</t>
+  </si>
+  <si>
+    <t>SUBODH KUMAR BANIK</t>
   </si>
   <si>
     <t>Temporary hiring 01 (one) nos. maxi cab with driver for official screening cum enquiry at Kalimpong in favour of Deputy Superintending Engineer, North Bengal Circle-I PHE Dte.&amp; his team</t>
   </si>
   <si>
     <t>BILL/00201/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-64</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>SUDIP BASAK</t>
   </si>
   <si>
-    <t>Construction of rig bore big dia deep tube well 4 (four) nos. by ODEX-165 method of drilling of BANDARGACHH Piped Water Supply Scheme at Phansidewa block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling.</t>
-[...22 lines deleted...]
-  <si>
     <t>New Service Connection Charge for BANDARGACHA, under PHANSIDEWA CCC [APPLICATION NO. 4003289610 ; Reference ID : 403124950]</t>
   </si>
   <si>
     <t>BILL/01672/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/200</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for BANDARGACHA, T/W No. III, under PHANSIDEWAI CCC [APPLICATION NO.4003294308 ; Reference ID : 403128805]</t>
   </si>
   <si>
     <t>BILL/01783/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/218</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>New Service Connection Charge for BANDARGACHA, T/W No. II, under PHANSIDEWAI CCC [APPLICATION NO.4003298928 ; Reference ID : 403128850]</t>
   </si>
   <si>
     <t>BILL/01784/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/219</t>
   </si>
   <si>
-    <t>Construction of Pump House (4 Nos.) (5.4 X 3.60) size with (1.35 X 2.10 m) size with toilet. Plinth protection etc. installation of IEP and boundary wall at Zone-II, Zone-III, Zone-IV &amp; Zone-V of BANDARGACHH Piped Water Supply Scheme at Phansidewa block under Siliguri Sub Division, P.H.E. Dte. in the dist. of Darjeeling.</t>
-[...28 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for Additional Laying distribution system for (Z-V) allied with functional house hold tap connection (FHTC) at Augmentation of Bandargachh and Adjoining Mouzas Water Supply Scheme under Phansidewa Block under Siliguri Sub Division, P.H.E. Dte..</t>
   </si>
   <si>
     <t>ORD/000017/2025-2026</t>
   </si>
   <si>
     <t>1243/SWSD</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>SHRI ANNAPURNA DISTRIBUTORS</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF BANDARGACHA PIPED WATER SUPPLY SCHEME, (Zone-I) TW No. I, II &amp; (Zone-II) TW-I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>SUBODH KUMAR BANIK</t>
+    <t>Acceptance cum Work order of " Construction Of 300 Cu.M. capacity R.C.C. Elevated Reservoir , 20 Mtrs. Staging Height at the Head works site at Augmentation of Bandargacha Piped water supply scheme under Phansidewa Block under Siliguri W/S Division, P.H.E. Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000205/2024-2025</t>
+  </si>
+  <si>
+    <t>56/SWSD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
   </si>
   <si>
     <t>Quotation Charges for New Service Connection at Bandargacha PWSS TW-IV under NMD PHE Dte. Application No- 4003577356 Ref ID- 403345689</t>
   </si>
   <si>
     <t>BILL/02349/2024-2025</t>
   </si>
   <si>
     <t>BP/24-25/252</t>
   </si>
   <si>
     <t>17/03/2025</t>
-  </si>
-[...10 lines deleted...]
-    <t>06/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -876,847 +876,847 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>52.56</v>
+        <v>441.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>178.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>40.51</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.21</v>
       </c>
       <c r="Q4" s="4">
         <v>0.59</v>
       </c>
       <c r="R4" s="4">
         <v>18.44</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>2.35</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.07</v>
+        <v>52.56</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>30.05</v>
+        <v>91.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>24</v>
+        <v>34.74</v>
       </c>
       <c r="R7" s="4">
-        <v>79.85</v>
+        <v>37.78</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>4.44</v>
+        <v>30.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>79.85</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>11.3</v>
+        <v>32.74</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>31.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.72</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>5.75</v>
+        <v>0.07</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>91.93</v>
+        <v>4.44</v>
       </c>
       <c r="Q11" s="4">
-        <v>34.74</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>37.78</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>441.79</v>
+        <v>11.3</v>
       </c>
       <c r="Q12" s="4">
-        <v>178.96</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>40.51</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P13" s="4">
-        <v>48.42</v>
+        <v>5.75</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>32.74</v>
+        <v>48.42</v>
       </c>
       <c r="Q14" s="4">
-        <v>31.01</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>94.72</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="I15" s="13"/>
-      <c r="J15" s="13"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>58</v>
+        <v>89</v>
       </c>
       <c r="P15" s="4">
-        <v>12.64</v>
+        <v>87.76</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="P16" s="4">
-        <v>87.76</v>
+        <v>12.64</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>825.01</v>