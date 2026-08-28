--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,207 +89,207 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF UTTAR RAMDHAN ZONE - I AND ZONE - II PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/10477</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Continuation of hiring of 1 (one) no. diesel consumed on monthly basis preferably Maxi Cab (With A/C) for O/O the assistant Engineer Siliguri W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000813/2020-2021</t>
+  </si>
+  <si>
+    <t>308/SSD</t>
+  </si>
+  <si>
+    <t>13/08/2020</t>
+  </si>
+  <si>
+    <t>SUDIP BASAK</t>
+  </si>
+  <si>
+    <t>Laying distribution system and allied works with Providing Functional Household Connection (FHTC) at distribution pipeline of Uttar Ramdhan Zone I of the Kharibari Piped Water Supply Scheme, Kharibari block under Siliguri Sub Division, P.H.E. Dte. Sl. No. 13</t>
+  </si>
+  <si>
+    <t>ORD/000083/2022-2023</t>
+  </si>
+  <si>
+    <t>856/SWSD</t>
+  </si>
+  <si>
+    <t>21/07/2022</t>
+  </si>
+  <si>
+    <t>29/10/2022</t>
+  </si>
+  <si>
+    <t>PALLAB BHOWAL</t>
+  </si>
+  <si>
+    <t>Laying distribution system and allied works with Providing Functional Household Connection (FHTC) at distribution pipeline of Uttar Ramdhan Zone II of the Kharibari Piped Water Supply Scheme, Kharibari block under Siliguri Sub Division, P.H.E. Dte. Sl. No. 14.</t>
+  </si>
+  <si>
+    <t>ORD/000084/2022-2023</t>
+  </si>
+  <si>
+    <t>857/SWSD</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>TUSHAR KANTI SEAL</t>
+  </si>
+  <si>
+    <t>Sinking of 06(six) Nos Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling at different TW Sites as mentioned in ANNEXURE-A under different Piped Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000165/2022-2023</t>
+  </si>
+  <si>
+    <t>1325/SWSD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>GANPATI CONSTRUCTION CO</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000037/2022-2023</t>
+  </si>
+  <si>
+    <t>1467/SWSD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000044/2022-2023</t>
   </si>
   <si>
     <t>2024/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...68 lines deleted...]
-    <t>29/09/2022</t>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF UTTAR RAMDHAN WATER SUPPLY SCHEME, (ZONE-I) TW No. I AND II , (ZONE-II) TW No I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000792/2022-2023</t>
+  </si>
+  <si>
+    <t>106/NMD</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>05/03/2023</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation order for hiring of 1 (one) no. Maxi Cab with engine capacity less than or Equal to 2000 CC (with Air Condition) for the office of the Executive Engineer, Siliguri W/S Division, P.H.E. Dte. for the period from 01.03.2022 to 31.08.2022 (for Assistant Engineer, Siliguri W/S Division, P.H.E. Dte.)</t>
   </si>
   <si>
     <t>BILL/00052/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-118</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>HIMADRI DAM</t>
   </si>
   <si>
-    <t>Northern Mechanical</t>
+    <t>New Service Connection Charge for UTTAR RAMDHAN, ZONE-I,T/W -I, under NAXALBARI CCC, [APPLICATION NO. 4003079475, Reference ID : 402958536]</t>
+  </si>
+  <si>
+    <t>BILL/00583/2022-2023</t>
+  </si>
+  <si>
+    <t>BP/22-23/137</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>New Service Connection Charge for CHOTO DILSARAMJOTE W/S Scheme, T/W No. III, Zone-II under UTTAR RAMDHAN CCC, [APPLICATION NO. 4003055461, Reference ID : 402933290]</t>
   </si>
   <si>
     <t>BILL/00048/2022-2023</t>
-  </si>
-[...49 lines deleted...]
-    <t>S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,642 +816,642 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>17.86</v>
+        <v>0.88</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>29.64</v>
+        <v>162.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>63.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>39.4</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>46.34</v>
+        <v>29.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>21.16</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>71.38</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.88</v>
+        <v>46.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>26.1</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>20.24</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>1.45</v>
+        <v>17.86</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>0.54</v>
+        <v>32.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>24.33</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>73.77</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>0.63</v>
+        <v>1.45</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>162.34</v>
+        <v>0.63</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>32.98</v>
+        <v>0.54</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>312.91</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>121.56</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>38.85</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>