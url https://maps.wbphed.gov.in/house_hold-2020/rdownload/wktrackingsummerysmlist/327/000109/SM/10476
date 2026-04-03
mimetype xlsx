--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,74 +228,50 @@
     <t>BILL/02024/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/311</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Work Order for Repairing of 350 Cu.M. R.C.C Elevated Reservoir, 20 mtrs. Staging Height at the Head Work Site, Laying Rising Main, Laying distribution pipe line with Functional House Hold Tap Connection (FHTC), Construction of one number pump house (3.00 X 3.60m), Sinking of 01 (one) no tubewell (ODEX-165 method) and Boundary wall for Dumriguri PWSS, Block Naxalbari, Dist- Darjeeling under Siliguri Water Supply Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000198/2023-2024</t>
   </si>
   <si>
     <t>1978/SWSD</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>DRISHTI CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Additional Work (F.H.T.C , Paverblock Pavement etc ), under JJM/Jal Swapna in connection with rejuvenation of DAMDAMA PIPED WATER SUPPLY SCHEME under Naxalbari block, Darjeeling District under Siliguri W/S Division, PHD Dte.</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>1233/SWSD</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>KAMAL GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -702,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1298,201 +1274,140 @@
         <v>529.56</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>458.7</v>
+        <v>4.73</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>717.42</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>