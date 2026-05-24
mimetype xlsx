--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -898,54 +898,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>8.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.53</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -959,54 +959,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>4.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.57</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1134,54 +1134,54 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>23</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>14.05</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>61.09</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1252,54 +1252,54 @@
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>529.56</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>59.66</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>11.27</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1347,54 +1347,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>717.42</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>84.37</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>11.76</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>