--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,74 @@
     <t>26/10/2023</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>DRISHTI CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Additional Work (F.H.T.C , Paverblock Pavement etc ), under JJM/Jal Swapna in connection with rejuvenation of DAMDAMA PIPED WATER SUPPLY SCHEME under Naxalbari block, Darjeeling District under Siliguri W/S Division, PHD Dte.</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>1233/SWSD</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>KAMAL GHOSH</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000022/2024-2025</t>
+  </si>
+  <si>
+    <t>492/CDD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1327,87 +1351,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>4.73</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P12" s="4">
+        <v>458.7</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>10</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1176.11</v>
+      </c>
+      <c r="P13" s="8">
+        <v>84.37</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>7.17</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>