--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,231 +89,231 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>REJUVENATION OF DUMRIGURI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/10476</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 01(one) No Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling at 3rd Tube well site for Augmentation of Dumriguri Piped Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000252/2022-2023</t>
+  </si>
+  <si>
+    <t>2166/SWSD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>09/01/2023</t>
+  </si>
+  <si>
+    <t>M/S K. R. S. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000029/2022-2023</t>
+  </si>
+  <si>
+    <t>1459/SWSD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000061/2022-2023</t>
   </si>
   <si>
     <t>2041/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...23 lines deleted...]
-    <t>M/S K. R. S. CONSTRUCTION</t>
+    <t>Northern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF DUMRIGURI PIPED WATER SUPPLY SCHEME , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000661/2023-2024</t>
+  </si>
+  <si>
+    <t>1475/NMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>RAJEEV RANJAN OJHA</t>
+  </si>
+  <si>
+    <t>Work Order for Repairing of 350 Cu.M. R.C.C Elevated Reservoir, 20 mtrs. Staging Height at the Head Work Site, Laying Rising Main, Laying distribution pipe line with Functional House Hold Tap Connection (FHTC), Construction of one number pump house (3.00 X 3.60m), Sinking of 01 (one) no tubewell (ODEX-165 method) and Boundary wall for Dumriguri PWSS, Block Naxalbari, Dist- Darjeeling under Siliguri Water Supply Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000198/2023-2024</t>
+  </si>
+  <si>
+    <t>1978/SWSD</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>DRISHTI CONSTRUCTION</t>
   </si>
   <si>
     <t>Repairing Of Damaged Pipe Line alongwith House Connections at Airport More Sansad, Lokhnath nagar, Bhujiyapani under Dumriguri Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer (Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2023-2024</t>
   </si>
   <si>
     <t>962/SWSD</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>U.K CONSTRUCTIONS</t>
   </si>
   <si>
-    <t>RTOR000029/2022-2023</t>
-[...10 lines deleted...]
-  <si>
     <t>New Service Connection Charge for DUMRIGURI, TW No. I, (REJU) BAGDOGRA CCC [APPLICATION NO.4003151289 , Reference ID : 403013234]</t>
   </si>
   <si>
     <t>BILL/00250/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/28</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for REJUVENATION OF DUMRIGURI PIPED WATER SUPPLY SCHEME , TW No I and II in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>RAJEEV RANJAN OJHA</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000022/2024-2025</t>
+  </si>
+  <si>
+    <t>492/CDD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Infrastructure Cost for DUMRIGURI (REJU) , under BAGDOGRA CCC , [APPLICATION NO. 100000094733, Reference ID : 860287023]</t>
   </si>
   <si>
     <t>BILL/02024/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/311</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
-    <t>Work Order for Repairing of 350 Cu.M. R.C.C Elevated Reservoir, 20 mtrs. Staging Height at the Head Work Site, Laying Rising Main, Laying distribution pipe line with Functional House Hold Tap Connection (FHTC), Construction of one number pump house (3.00 X 3.60m), Sinking of 01 (one) no tubewell (ODEX-165 method) and Boundary wall for Dumriguri PWSS, Block Naxalbari, Dist- Darjeeling under Siliguri Water Supply Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for Additional Work (F.H.T.C , Paverblock Pavement etc ), under JJM/Jal Swapna in connection with rejuvenation of DAMDAMA PIPED WATER SUPPLY SCHEME under Naxalbari block, Darjeeling District under Siliguri W/S Division, PHD Dte.</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>1233/SWSD</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>KAMAL GHOSH</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -840,615 +840,615 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>111.41</v>
+        <v>8.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>79.53</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>8.14</v>
+        <v>19.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.47</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>79.53</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>4.47</v>
+        <v>111.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.19</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>93.57</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>19.64</v>
+        <v>23</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>61.09</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>0.73</v>
+        <v>529.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>59.66</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>11.27</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>23</v>
+        <v>4.47</v>
       </c>
       <c r="Q8" s="4">
-        <v>14.05</v>
+        <v>4.19</v>
       </c>
       <c r="R8" s="4">
-        <v>61.09</v>
+        <v>93.57</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>15.72</v>
+        <v>0.73</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>529.56</v>
+        <v>458.7</v>
       </c>
       <c r="Q10" s="4">
-        <v>59.66</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>11.27</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>4.73</v>
+        <v>15.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>458.7</v>
+        <v>4.73</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1176.11</v>