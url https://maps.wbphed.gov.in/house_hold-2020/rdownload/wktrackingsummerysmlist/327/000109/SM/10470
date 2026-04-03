--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -105,74 +105,50 @@
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>STANDALONE MINI PIPED WATER SUPPLY SCHEME IN THE VILLAGES LESS THAN 100 HOUSEHOLD BLOCK - KHARIBARI, NAXALBARI, MATIGARA, DIST - DARJEELIND</t>
   </si>
   <si>
     <t>SM/10470</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000031/2022-2023</t>
   </si>
   <si>
     <t>1461/SWSD</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>ROY ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -561,51 +537,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -736,150 +712,87 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>6.01</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...20 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="A4" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...23 lines deleted...]
-      <c r="Q4" s="4">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
+        <v>6.01</v>
+      </c>
+      <c r="P4" s="8">
         <v>0</v>
       </c>
-      <c r="R4" s="4">
+      <c r="Q4" s="8">
         <v>0</v>
       </c>
-      <c r="S4" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>