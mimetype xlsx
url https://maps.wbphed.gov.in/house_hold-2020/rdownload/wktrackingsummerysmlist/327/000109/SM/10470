--- v2 (2026-04-03)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -105,50 +105,74 @@
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>STANDALONE MINI PIPED WATER SUPPLY SCHEME IN THE VILLAGES LESS THAN 100 HOUSEHOLD BLOCK - KHARIBARI, NAXALBARI, MATIGARA, DIST - DARJEELIND</t>
   </si>
   <si>
     <t>SM/10470</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000031/2022-2023</t>
   </si>
   <si>
     <t>1461/SWSD</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
+  </si>
+  <si>
+    <t>IMPLEMENTATION OF MINI PIPED WATER SUPPLY SCHEME IN 32 (THIRTY TWO) NOS. VILLAGES UNDER DIFFERENT BLOCKS HAVING LESS THAN 100 (ONE HUNDRED) HOUSEHOLDS UNDER DARJEELING DISTRICT IN CONNECTION WITH JAL SWAPNA. SL. NO. 1.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer (Mechanical),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000150/2022-2023</t>
+  </si>
+  <si>
+    <t>753/SWSD</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -537,51 +561,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -712,87 +736,150 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>6.01</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="7"/>
-[...22 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>1188.6</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>399.38</v>
+      </c>
+      <c r="R4" s="4">
+        <v>33.6</v>
+      </c>
+      <c r="S4" s="4">
+        <v>86</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>1194.61</v>
+      </c>
+      <c r="P5" s="8">
+        <v>399.38</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>33.43</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>