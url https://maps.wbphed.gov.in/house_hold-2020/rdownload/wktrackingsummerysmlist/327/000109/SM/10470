--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -92,87 +92,87 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Kharibari,Matigara,Naxalbari</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>STANDALONE MINI PIPED WATER SUPPLY SCHEME IN THE VILLAGES LESS THAN 100 HOUSEHOLD BLOCK - KHARIBARI, NAXALBARI, MATIGARA, DIST - DARJEELIND</t>
   </si>
   <si>
     <t>SM/10470</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>IMPLEMENTATION OF MINI PIPED WATER SUPPLY SCHEME IN 32 (THIRTY TWO) NOS. VILLAGES UNDER DIFFERENT BLOCKS HAVING LESS THAN 100 (ONE HUNDRED) HOUSEHOLDS UNDER DARJEELING DISTRICT IN CONNECTION WITH JAL SWAPNA. SL. NO. 1.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer (Mechanical),Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000150/2022-2023</t>
+  </si>
+  <si>
+    <t>753/SWSD</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000031/2022-2023</t>
   </si>
   <si>
     <t>1461/SWSD</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>ROY ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -701,141 +701,141 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>6.01</v>
+        <v>1188.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>399.38</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>33.6</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>1188.6</v>
+        <v>6.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>399.38</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>33.6</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>1194.61</v>