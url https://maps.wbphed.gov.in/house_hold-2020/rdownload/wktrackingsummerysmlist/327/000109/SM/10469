--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -89,222 +89,222 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DARJEELING</t>
   </si>
   <si>
     <t>Siliguri W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF BAIRATISAL ZONE - I PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/10469</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 02(Two) Nos Rig Bore Big Dia Deep Tubewell by ODEX-165 method of drilling at different TW Sites as mentioned in ANNEXURE-A under different Piped Water Supply Scheme under Siliguri Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer(Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000169/2022-2023</t>
+  </si>
+  <si>
+    <t>1329/SWSD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>09/10/2022</t>
+  </si>
+  <si>
+    <t>RANJEET SINGH BENIWAL</t>
+  </si>
+  <si>
     <t>Continuation order for hiring of 1 (one) no. well maintained diesel consumed luxury cab on monthly hired basis preferably MAXI CAB (A/C) with engine capacity less than or equal to 2000 CC for office of the Chief Engineer (Civil), Northern Zone, P.H.E. Dte., Vivekananda Bhawan (2nd floor) Hill Cart Road, Siliguri (for Assistant Chief Engineer, Northern Zone (Civil), P.H.E. Dte. for the period from 01.03.2022 to 31.08.2022.</t>
   </si>
   <si>
-    <t>Assistant Engineer(Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000262/2021-2022</t>
   </si>
   <si>
     <t>2269/SWSD</t>
   </si>
   <si>
     <t>24/02/2022</t>
   </si>
   <si>
     <t>02/03/2022</t>
   </si>
   <si>
     <t>OM TRAVELS</t>
   </si>
   <si>
+    <t>FURTHER CONTINUATION ORDER FOR HIRING OF 1 (ONE) NO. MAXI CAB WITH ENGINE CAPACITY LESS THAN OR EQUAL TO 2000 CC (WITH AIR CONDITION) FOR THE OFFICE OF THE CHIEF ENGINEER (CIVIL), NORTHERN ZONE, P.H.E. DTE., VIVEKANANDA BHAWAN (2ND FLOOR), HILL CART ROAD, SILIGURI FOR THE PERIOD FROM 01.10.2022 TO 28.02.2023 (FOR CHIEF ENGINEER (CIVIL), NORTHERN ZONE, P.H.E. DTE.) i.e. 5 (FIVE) MONTHS.</t>
+  </si>
+  <si>
+    <t>ORD/000216/2022-2023</t>
+  </si>
+  <si>
+    <t>1435/SWSD</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>PINKI DAM</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000026/2022-2023</t>
+  </si>
+  <si>
+    <t>1456/SWSD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000045/2022-2023</t>
   </si>
   <si>
     <t>2025/SWSD</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...44 lines deleted...]
-    <t>29/09/2022</t>
+    <t>Construction of 350 Cum. capacity R.C.C Elevated Reservoir , 20 Mtrs. Staging Height at the head works site including Rising Main, distribution system and providing functional household tap connection (FHTC) &amp; IEP, boundary wall and sub soil investigation for Augmentation of BAIRATISAL &amp; ADJ. Mouza's (Zone-I) Water Supply Scheme under Matigara block under Siliguri W/S Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2023-2024</t>
+  </si>
+  <si>
+    <t>652/SWSD</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>FAIRDEAL ASSOCIATES</t>
   </si>
   <si>
     <t>Northern Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components along with copper wound line voltage corrector for AUGMENTATION OF BAIRATISAL ZONE - I PIPED WATER SUPPLY SCHEME , TW No I in the district of Darjeeling under Northern Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000679/2023-2024</t>
+  </si>
+  <si>
+    <t>1491/NMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>M/S MATRI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>New Service Connection Charge for BAIRATISAL,ZONE-I TW No. I, SHIVMANDIR CCC, [APPLICATION NO.4003158519, Reference ID : 403021368]</t>
   </si>
   <si>
     <t>BILL/00468/2023-2024</t>
   </si>
   <si>
     <t>BP/23-24/29</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>CONTINUATION ORDER FOR HIRING OF 1 (ONE) NO. MAXI CAB WITH ENGINE CAPACITY LESS THAN OR EQUAL TO 2000 CC (WITH AIR CONDITION) FOR THE OFFICE OF THE CHIEF ENGINEER (CIVIL), NORTHERN ZONE, PHE DTE., VIVEKANANDA BHAWAN (2ND FLOOR), HILL CART, ROAD, SILIGURI FOR THE PERIOD FROM 01.04.2022 TO 30.09.2022 (FOR CHIEF ENGINEER (CIVIL), NORTHERN ZONE, P.H.E. DTE.). (i.e. 6 months)</t>
   </si>
   <si>
     <t>BILL/00050/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-120</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
-    <t>Construction of 350 Cum. capacity R.C.C Elevated Reservoir , 20 Mtrs. Staging Height at the head works site including Rising Main, distribution system and providing functional household tap connection (FHTC) &amp; IEP, boundary wall and sub soil investigation for Augmentation of BAIRATISAL &amp; ADJ. Mouza's (Zone-I) Water Supply Scheme under Matigara block under Siliguri W/S Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Solarisation of WBSEDCL Energised Electrical Installation at different piped water supply schemes in connection with Jal Jeevan Mission in the Darjeeling District (MATIGARA Block) under Northern Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000995/2024-2025</t>
   </si>
   <si>
     <t>14/NMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SILIGURI VYAPAR PRIVATE LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S MATRI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -853,622 +853,622 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.88</v>
+        <v>15.47</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>74.37</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>134.96</v>
+        <v>0.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.7</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>15.47</v>
+        <v>0.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.46</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>198.66</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>0.74</v>
+        <v>13.34</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>13.34</v>
+        <v>134.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>0.67</v>
+        <v>476.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>274.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>57.69</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>1.72</v>
+        <v>12.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.41</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>83.31</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>476.26</v>
+        <v>0.67</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="P11" s="4">
-        <v>33.77</v>
+        <v>1.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>12.5</v>
+        <v>33.77</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>690.31</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>298.91</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>43.3</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>